--- v1 (2026-02-09)
+++ v2 (2026-04-12)
@@ -2069,51 +2069,51 @@
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>12.65</v>
       </c>
       <c r="G31" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>102</v>
       </c>
       <c r="B32" s="1">
         <v>4009026768211</v>
       </c>
       <c r="C32" t="s">
         <v>103</v>
       </c>
       <c r="D32" t="s">
         <v>104</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
         <v>12.38</v>
       </c>
       <c r="G32" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="1">
         <v>4044197971947</v>
       </c>
       <c r="C33" t="s">
         <v>106</v>
       </c>
       <c r="D33" t="s">
         <v>107</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
@@ -2207,51 +2207,51 @@
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
         <v>11.78</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>120</v>
       </c>
       <c r="B38" s="1">
         <v>4082300206838</v>
       </c>
       <c r="C38" t="s">
         <v>121</v>
       </c>
       <c r="D38" t="s">
         <v>122</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F38">
         <v>11.48</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>124</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39" t="s">
         <v>126</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">