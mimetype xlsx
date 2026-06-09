--- v2 (2026-04-12)
+++ v3 (2026-06-09)
@@ -35,996 +35,996 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>STELLOX 06-04010-SX czujniki temperatury</t>
+  </si>
+  <si>
+    <t>B073ZN8JW4</t>
+  </si>
+  <si>
+    <t>LPNHK226235060</t>
+  </si>
+  <si>
+    <t>spL1i98lOJ8</t>
+  </si>
+  <si>
+    <t>Dahle 95097-02505 Gąbka do Tablic Suchościeralnych, Niebieski, 1 Sztuka Niebieski Tylko gąbka</t>
+  </si>
+  <si>
+    <t>B005HJPXH4</t>
+  </si>
+  <si>
+    <t>LPNHK243595968</t>
+  </si>
+  <si>
+    <t>spL1i98L0Kp</t>
+  </si>
+  <si>
+    <t>Philips Automotive Lighting 730010 Żarówka Samochodowa, 12V H4 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B001BAYDH4</t>
+  </si>
+  <si>
+    <t>LPNHK238946075</t>
+  </si>
+  <si>
+    <t>spL1I51kJML</t>
+  </si>
+  <si>
+    <t>OSRAM 64210-01B Żarówka Halogenowa, H7, 12V</t>
+  </si>
+  <si>
+    <t>B001D6AJQA</t>
+  </si>
+  <si>
+    <t>LPNHK233241177</t>
+  </si>
+  <si>
+    <t>moses. Wylęgający się smok w jajku | ekscytująca zabawka dla dzieci do obserwacji | rosnący, kolorowy smok, zielony</t>
+  </si>
+  <si>
+    <t>B08DV9MC9S</t>
+  </si>
+  <si>
+    <t>LPNHK227229193</t>
+  </si>
+  <si>
+    <t>spL1ii1LLlM</t>
+  </si>
+  <si>
+    <t>Bosch W5W Xenon Blue żarówki samochodowe – 12 V 5 W W2,1 x 9,5d – 2 sztuki</t>
+  </si>
+  <si>
+    <t>B003JY81T6</t>
+  </si>
+  <si>
+    <t>LPNHK237291727</t>
+  </si>
+  <si>
+    <t>0745860910112</t>
+  </si>
+  <si>
+    <t>Zestaw kostiumów hipisowskich z okularami przeciwsłonecznymi, 5 szt., odzież hipisowska, akcesoria dla kobiet i mężczyzn, odzież w stylu lat 60. 70. XX wieku, kostium Abba, naszyjnik i kolczyki w kształcie znaku pokoju (turkusowy/boho, styl)</t>
+  </si>
+  <si>
+    <t>B08R3MV7W5</t>
+  </si>
+  <si>
+    <t>LPNHK299899168</t>
+  </si>
+  <si>
+    <t>Speedo Unisex Kinder Plain Moulded Silicone J Schwimmkappe liliowy/czerwony. 3XL</t>
+  </si>
+  <si>
+    <t>B07QQ2B8DD</t>
+  </si>
+  <si>
+    <t>LPNHK299539288</t>
+  </si>
+  <si>
+    <t>BETESSIN Halloweenowa opaska damska opaska na głowę opaska na głowę różowa czarna opaska na głowę akcesoria na Halloween kostium karnawałowy Dia de Los Muertos</t>
+  </si>
+  <si>
+    <t>B0D8KM7JX4</t>
+  </si>
+  <si>
+    <t>LPNHK299374042</t>
+  </si>
+  <si>
+    <t>Hoshin Maska maskaradowa, dekoracja karnawałowa, maski weneckie dla kobiet w rozmiarze uniwersalnym Ciemny fiolet i czarny</t>
+  </si>
+  <si>
+    <t>B09QFVKHKT</t>
+  </si>
+  <si>
+    <t>LPNHK322066207</t>
+  </si>
+  <si>
+    <t>Widmann 6861C - okulary pilotki z przyciemnianymi szkłami, pilot, stewardessa, impreza tematyczna, karnawał</t>
+  </si>
+  <si>
+    <t>B0018A4MBE</t>
+  </si>
+  <si>
+    <t>LPNRP029337643</t>
+  </si>
+  <si>
+    <t>Sterntaler Skarpety pierwsze opakowanie 0 miesięcy Rosa</t>
+  </si>
+  <si>
+    <t>B00GWHBHSO</t>
+  </si>
+  <si>
+    <t>LPNHE905640797</t>
+  </si>
+  <si>
+    <t>sp515964314</t>
+  </si>
+  <si>
+    <t>TSHAOUN Peleryna księżniczki, Colorfu, sukienka księżniczki, dla dziewczynek, błyszcząca siateczka, sukienka księżniczki, na cosplay, imprezę tematyczną, przyjęcie urodzinowe, Halloween, karnawał Kolor tęczy</t>
+  </si>
+  <si>
+    <t>B0BPM5P8FS</t>
+  </si>
+  <si>
+    <t>LPNHK177773309</t>
+  </si>
+  <si>
+    <t>Zestaw 4 nakładek na wentyle, kolor czarny, do samochodów i motocykli</t>
+  </si>
+  <si>
+    <t>B08SWDMTSD</t>
+  </si>
+  <si>
+    <t>LPNHK232579035</t>
+  </si>
+  <si>
+    <t>DIM Damen Strumpfhose, 15 den 42-44 Beige</t>
+  </si>
+  <si>
+    <t>B00661CZI2</t>
+  </si>
+  <si>
+    <t>LPNHE909467297</t>
+  </si>
+  <si>
+    <t>spL01o2086m</t>
+  </si>
+  <si>
+    <t>mierEdu Pudełko do gry magnetycznej, syrenka do przebierania się, gra magnetyczna od 3 lat, pobudza wyobraźnię i koncentrację, idealna gra podróżna z 2 scenami i 36 magnesami</t>
+  </si>
+  <si>
+    <t>B0CFVNNVVX</t>
+  </si>
+  <si>
+    <t>LPNHK307369029</t>
+  </si>
+  <si>
+    <t>Carpoint Getränke Halter Auto 2 Stück | Auto Becherhalter | Flaschenhalter Auto | Für Dosen von 250ml und 330ml oder Flaschen von 500ml</t>
+  </si>
+  <si>
+    <t>B005JIF2WO</t>
+  </si>
+  <si>
+    <t>LPNRP008403502</t>
+  </si>
+  <si>
+    <t>Philips Pierścień adaptera H7-LED Typ D, uchwyt lampy do Philips Ultinon Pro6000 H7-LED</t>
+  </si>
+  <si>
+    <t>B09L55L94F</t>
+  </si>
+  <si>
+    <t>LPNHK229062056</t>
+  </si>
+  <si>
+    <t>Creative Colour koperty samoprzylepne opakowanie 25 sztuk Pumpkin Orange</t>
+  </si>
+  <si>
+    <t>B00LV7AORA</t>
+  </si>
+  <si>
+    <t>LPNRP014473761</t>
+  </si>
+  <si>
+    <t>COM-FOUR® 10x Duze klipsy, klipsy zamykajace do torebek i woreczków z zywnoscia, klipsy zamykajace ze stali nierdzewnej, klipsy do torebek do uszczelniania i utrzymywania swiezosci (10 sztuk - w kolorze srebrnym - duze)</t>
+  </si>
+  <si>
+    <t>B08VWGDV9L</t>
+  </si>
+  <si>
+    <t>LPNHE781348467</t>
+  </si>
+  <si>
+    <t>spL1JNKkK4J</t>
+  </si>
+  <si>
+    <t>0645760257365</t>
+  </si>
+  <si>
+    <t>topbest Obudowa kluczyka Mercedes klasy A B C E CL W168 W169 W202 W208 W210 pilot zdalnego sterowania 2 przyciski obudowa</t>
+  </si>
+  <si>
+    <t>B07SRJJZCN</t>
+  </si>
+  <si>
+    <t>LPNHK226114403</t>
+  </si>
+  <si>
+    <t>Projects Zestaw 6 mini notatnik z długopisem – notatnik mały pusty z taśmą samoprzylepną, w twardej okładce, papier Bullet Journal, 80 g/m² z tworzywa sztucznego, papier do notebooka, bez linek</t>
+  </si>
+  <si>
+    <t>B094JZ9GYG</t>
+  </si>
+  <si>
+    <t>LPNRP018465155</t>
+  </si>
+  <si>
+    <t>Gardena złącze z zaworem regulacyjnym: Złącze wężowe do bezstopniowej regulacji i odcinania przepływu wody w przebiegu węża, regulacja zasięgu zraszacza (18266-20)</t>
+  </si>
+  <si>
+    <t>B0BNLPLD7V</t>
+  </si>
+  <si>
+    <t>LPNHK339325869</t>
+  </si>
+  <si>
+    <t>spL019Npokj</t>
+  </si>
+  <si>
+    <t>0350919790395</t>
+  </si>
+  <si>
+    <t>GoToners Wkłady do drukarki 29XL kompatybilne z Epson 29 XL wkłady do drukarek Expression Home XP-332 XP-342 XP-352 XP-235 XP-245 XP-255 XP-335 XP-345 XP-355 XP-432 XP-435 XP-442 XP-445 XP-452 (10</t>
+  </si>
+  <si>
+    <t>B08S3FLXB4</t>
+  </si>
+  <si>
+    <t>LPNRP018576776</t>
+  </si>
+  <si>
+    <t>Grupo Erik Teczka narożna The Mandalorian Grogu Baby Yoda - teczka A4</t>
+  </si>
+  <si>
+    <t>B086NJ4FDP</t>
+  </si>
+  <si>
+    <t>LPNHK278784176</t>
+  </si>
+  <si>
+    <t>0826389989800</t>
+  </si>
+  <si>
+    <t>Xastro 38-częściowy zestaw uniwersalnych narzędzi do demontażu radia samochodowego, nawigacji i radia, narzędzie do demontażu I demontażu pałąka radia, radio samochodowe, narzędzie do demontażu</t>
+  </si>
+  <si>
+    <t>B0BZ819WXM</t>
+  </si>
+  <si>
+    <t>LPNHK264310786</t>
+  </si>
+  <si>
+    <t>0889698706001</t>
+  </si>
+  <si>
+    <t>Funko POP! Rocks: Michael Jackson - MJ - (lean) - Kolekcjonerska figurka winylowa - Pomysł na prezent - Oficjalny towar - Zabawki dla dzieci i dorosłych - Fani muzyki</t>
+  </si>
+  <si>
+    <t>B0BLR9J8ZP</t>
+  </si>
+  <si>
+    <t>LPNHK301093436</t>
+  </si>
+  <si>
+    <t>HELLA 8KA 007 589-101 Adapter, zapalniczka - 24V - Długość: 0.25m</t>
+  </si>
+  <si>
+    <t>B003NDZ6Y6</t>
+  </si>
+  <si>
+    <t>LPNHK232493951</t>
+  </si>
+  <si>
+    <t>Golden Lady Tank top z bawełny o kroju liwo</t>
+  </si>
+  <si>
+    <t>B09WDSTFFM</t>
+  </si>
+  <si>
+    <t>LPNHE909329786</t>
+  </si>
+  <si>
+    <t>Filtr powietrza | Mann Filter (C 42 002) | filtr, zaopatrzenie powietrza</t>
+  </si>
+  <si>
+    <t>B01LXG0JWM</t>
+  </si>
+  <si>
+    <t>LPNHK232702717</t>
+  </si>
+  <si>
+    <t>Metzger 0905043 czujnik temperatury płynu chłodzącego</t>
+  </si>
+  <si>
+    <t>B00DZHZ9RY</t>
+  </si>
+  <si>
+    <t>LPNRP007818628</t>
+  </si>
+  <si>
+    <t>bemece Aqua Magic Doodle mata malarska z pisakiem wodnym, prezent dla chłopców i dziewczynek od 2-7 lat (100 x 80 cm)</t>
+  </si>
+  <si>
+    <t>B0BGKK861R</t>
+  </si>
+  <si>
+    <t>LPNHK264542045</t>
+  </si>
+  <si>
+    <t>Hünersdorf 819801 dysza bezpieczeństwa do oleju łańcuchowego, kolor czarny</t>
+  </si>
+  <si>
+    <t>B003L826UA</t>
+  </si>
+  <si>
+    <t>LPNRP007657539</t>
+  </si>
+  <si>
+    <t>febi bilstein 17008 końcówka drążka kierowniczego z nakrętką zabezpieczającą, 1 sztuka zależny do pojazdu, strona instalacji 2</t>
+  </si>
+  <si>
+    <t>B006DHPT4Q</t>
+  </si>
+  <si>
+    <t>LPNHK255154050</t>
+  </si>
+  <si>
+    <t>0889698742214</t>
+  </si>
+  <si>
+    <t>Funko POP! Games: Pokemon - Mew - Kolekcjonerska figurka winylowa - Pomysł na prezent - Oficjalny towar - Zabawki dla dzieci i dorosłych - Fani gier wideo</t>
+  </si>
+  <si>
+    <t>B0CF5WN126</t>
+  </si>
+  <si>
+    <t>LPNHK298763901</t>
+  </si>
+  <si>
+    <t>BERU GE133 świece żarowe</t>
+  </si>
+  <si>
+    <t>B0763P4PNX</t>
+  </si>
+  <si>
+    <t>LPNRP008176052</t>
+  </si>
+  <si>
+    <t>Mahle Knecht OX 153/7D2 filtr oleju</t>
+  </si>
+  <si>
+    <t>B0068MWNYK</t>
+  </si>
+  <si>
+    <t>LPNHK226613313</t>
+  </si>
+  <si>
+    <t>0714718021744</t>
+  </si>
+  <si>
+    <t>LEG AVENUE rajstopy damskie 3XL Duże rozmiary biały/czerwony</t>
+  </si>
+  <si>
+    <t>B002M4LFWE</t>
+  </si>
+  <si>
+    <t>LPNHE897860056</t>
+  </si>
+  <si>
+    <t>WENINETIES 4 sztuki dekielków do Mercedes-Benz 75 mm, kołpaki do felg</t>
+  </si>
+  <si>
+    <t>B0CQ261QH9</t>
+  </si>
+  <si>
+    <t>LPNRP007959556</t>
+  </si>
+  <si>
+    <t>Jako Męski T-Shirt Trikot Team KA, Czarny, M, 4233</t>
+  </si>
+  <si>
+    <t>B01MYGP0YL</t>
+  </si>
+  <si>
+    <t>LPNHK230037804</t>
+  </si>
+  <si>
+    <t>Dual.Cut 727 Regenerator Wycieraczek Samochodowych, Czerwono/Szary</t>
+  </si>
+  <si>
+    <t>B078W8GMLM</t>
+  </si>
+  <si>
+    <t>LPNHK165961424</t>
+  </si>
+  <si>
+    <t>Lena 42442 - Fashion Magiczne perły do tatuażu, zestaw do majsterkowania z mini koralikami w 10 kolorach, na 150 tatuaży, 200 szablonów, zestaw modny, Magic Pearls, zmywalna biżuteria do ciała dla</t>
+  </si>
+  <si>
+    <t>B08XY88VM8</t>
+  </si>
+  <si>
+    <t>LPNHK254395187</t>
+  </si>
+  <si>
+    <t>febi bilstein 22440 filtr wewnętrzny/filtr pyłkowy, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B006DHTRAI</t>
+  </si>
+  <si>
+    <t>LPNHK237499885</t>
+  </si>
+  <si>
+    <t>Rapesco Schowek z płyty pilśniowej A5 z klipsem o niskim profilu – opakowanie 12</t>
+  </si>
+  <si>
+    <t>B08GKNJHZH</t>
+  </si>
+  <si>
+    <t>LPNHK252065142</t>
+  </si>
+  <si>
+    <t>Philips PW24W 12V 24W HTR Vision żarówka halogenowa kierunkowskazowa 12182HTRC1 pojedyncza</t>
+  </si>
+  <si>
+    <t>B0714D63C2</t>
+  </si>
+  <si>
+    <t>LPNRP002617682</t>
+  </si>
+  <si>
+    <t>Liqui Moly 1127 olej hydrauliczny do układu centralnego, 1 L 1 L Pojedynczy</t>
+  </si>
+  <si>
+    <t>B003N7AJMQ</t>
+  </si>
+  <si>
+    <t>LPNRP026169588</t>
+  </si>
+  <si>
+    <t>Marvel Little, Big Loki Space Lizards Girls Short Sleeve Tee Shirt, Navy Blue, rozmiar L, grantowy, L</t>
+  </si>
+  <si>
+    <t>B09VCXGNF2</t>
+  </si>
+  <si>
+    <t>LPNHE895371015</t>
+  </si>
+  <si>
+    <t>Philips Ultinon Pro6000 W5W T10 Oświetlenie samochodowe LED (6000 K, homologowane, światło postojowe, oświetlenie pozycyjne, uniwersalne)</t>
+  </si>
+  <si>
+    <t>B0BFXGCY6J</t>
+  </si>
+  <si>
+    <t>LPNHK230066595</t>
+  </si>
+  <si>
+    <t>tonies Figurka do słuchania Toniebox, ulubione piosenki dla dzieci – piosenki do zabawy i ruchów, piosenki dla dzieci od 3 lat, czas odtwarzania ok. 54 minuty Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08VGX5YVK</t>
+  </si>
+  <si>
+    <t>LPNHK274731641</t>
+  </si>
+  <si>
+    <t>Dim Rajstopy Kobiety Collant Style Opaque Velouté X2 (2 w zestawie) 38-40 wielokolorowy (Noir/Marine 3jjj)</t>
+  </si>
+  <si>
+    <t>B0777T9YNW</t>
+  </si>
+  <si>
+    <t>LPNHE917271766</t>
+  </si>
+  <si>
+    <t>spL01o2931p</t>
+  </si>
+  <si>
+    <t>VTech 80-526004 Peppas zegarek edukacyjny różowy, M</t>
+  </si>
+  <si>
+    <t>B081H8GSWR</t>
+  </si>
+  <si>
+    <t>LPNHK305385677</t>
+  </si>
+  <si>
+    <t>LB112 - pokrowiec na kierownicę 37-39 cm do sznurowania, czarny Alcantara</t>
+  </si>
+  <si>
+    <t>B09V5PR66B</t>
+  </si>
+  <si>
+    <t>LPNRP007652062</t>
+  </si>
+  <si>
+    <t>febi bilstein 05538 zestaw łożysk koła z nakrętką osi i pierścieniem zabezpieczającym, opakowanie jednego</t>
+  </si>
+  <si>
+    <t>B006DHNHBS</t>
+  </si>
+  <si>
+    <t>LPNHK226356140</t>
+  </si>
+  <si>
     <t>Anime One Piece Zestaw 24 Plakat Anime Pirates Słoma Kapelusz Manga Plakat Vintage Papier Kraft - One Piece Zwijany w solidne kartonie 42 x 29 cm</t>
   </si>
   <si>
     <t>B0BZPD4YBD</t>
   </si>
   <si>
     <t>LPNHE782462608</t>
   </si>
   <si>
-    <t>COM-FOUR® 10x Duze klipsy, klipsy zamykajace do torebek i woreczków z zywnoscia, klipsy zamykajace ze stali nierdzewnej, klipsy do torebek do uszczelniania i utrzymywania swiezosci (10 sztuk - w kolorze srebrnym - duze)</t>
-[...8 lines deleted...]
-    <t>spL1JNKkK4J</t>
+    <t>Rolly Toys RollyFlashlight 409761 światło migające z podstawką montażową, do pojazdów dziecięcych, zasilanie na baterie)</t>
+  </si>
+  <si>
+    <t>B001381OJY</t>
+  </si>
+  <si>
+    <t>LPNHK322320719</t>
+  </si>
+  <si>
+    <t>febi bilstein 44382 czujnik wałka rozrządu, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B00PNLAMSQ</t>
+  </si>
+  <si>
+    <t>LPNRP007954832</t>
+  </si>
+  <si>
+    <t>KING TONY 443541m - 6 punktów samochodem z głębokim uderzeniem lampy 41 mm 1/2 cala czarnego</t>
+  </si>
+  <si>
+    <t>B00INWFKDO</t>
+  </si>
+  <si>
+    <t>LPNRP002981018</t>
+  </si>
+  <si>
+    <t>ARENA Okulary Do Pływania Mężczyźni Swedix (1 w zestawie) Rozmiar uniwersalny Turkusowy/Czarny</t>
+  </si>
+  <si>
+    <t>B006L8WJR2</t>
+  </si>
+  <si>
+    <t>LPNHE874275486</t>
+  </si>
+  <si>
+    <t>spL01o235K7</t>
+  </si>
+  <si>
+    <t>Sloggi Wsuwane Kobiety Double Comfort Tai 2p (2 w zestawie) 50 biały (0003)</t>
+  </si>
+  <si>
+    <t>B09KBWGYDH</t>
+  </si>
+  <si>
+    <t>LPNHE917259735</t>
+  </si>
+  <si>
+    <t>MANN-FILTER C 26 017 filtr powietrza</t>
+  </si>
+  <si>
+    <t>B07H5KH6BP</t>
+  </si>
+  <si>
+    <t>LPNHK258992977</t>
+  </si>
+  <si>
+    <t>KMC Łańcuch rowerowy X12 Silver/Black, 12-krotny, 1/2</t>
+  </si>
+  <si>
+    <t>B07QXSJJR9</t>
+  </si>
+  <si>
+    <t>LPNHK300474538</t>
+  </si>
+  <si>
+    <t>0653445158395</t>
+  </si>
+  <si>
+    <t>Frankberg 4 x ochrona przed pryskaniem, błotnik z przodu i z tyłu, kompatybilny z T-o-u-r-a-n 5T1 1.2L-2.0L MPV 2015-2018</t>
+  </si>
+  <si>
+    <t>B07HG1T941</t>
+  </si>
+  <si>
+    <t>LPNHK164941112</t>
+  </si>
+  <si>
+    <t>Levi's Pasek Mężczyźni Jego 110 czarny (Noir Regular Black)</t>
+  </si>
+  <si>
+    <t>B077M8K9SJ</t>
+  </si>
+  <si>
+    <t>LPNHE917288210</t>
+  </si>
+  <si>
+    <t>sp515964315</t>
+  </si>
+  <si>
+    <t>OCOOPA Ogrzewacze do rąk, ładowane, 2 sztuki, magnetyczny elektryczny ogrzewacz dłoni, 16 godzin ciepła, 4 poziomy ciepła do 57.8 °C, przenośna ładowarka USB-C 10000 mAh, Raynauds, golf, prezenty</t>
+  </si>
+  <si>
+    <t>B0B7XJ2H9X</t>
+  </si>
+  <si>
+    <t>LPNHK299577650</t>
+  </si>
+  <si>
+    <t>Philips Automotive Lighting Żarówka, Przezroczysty, HIR2, 55 W</t>
+  </si>
+  <si>
+    <t>B08KZLC38J</t>
+  </si>
+  <si>
+    <t>LPNHK199545276</t>
+  </si>
+  <si>
+    <t>ARENA Strój Kąpielowy Kobiety Team Swim Tech Solid (1 w zestawie) 38 Granatowy/Biały</t>
+  </si>
+  <si>
+    <t>B0B1N5DQ3M</t>
+  </si>
+  <si>
+    <t>LPNHE898397700</t>
+  </si>
+  <si>
+    <t>KOTO Royal Dart Scorer</t>
+  </si>
+  <si>
+    <t>B0BJFKN5H5</t>
+  </si>
+  <si>
+    <t>LPNHK276341635</t>
+  </si>
+  <si>
+    <t>0706949975460</t>
+  </si>
+  <si>
+    <t>Exza OE9AI2G Narzędzie Diagnostyczne Do Silnika, Czarny, ‎7 x 4.5 x 2.5 cm Bluetooth</t>
+  </si>
+  <si>
+    <t>B00NSNNNOQ</t>
+  </si>
+  <si>
+    <t>LPNHK232170915</t>
+  </si>
+  <si>
+    <t>Park Mini 3011 Elektroniczna Tarcza Parkingowa, Ciemnoszary</t>
+  </si>
+  <si>
+    <t>B017K9TKIQ</t>
+  </si>
+  <si>
+    <t>LPNHK226087827</t>
+  </si>
+  <si>
+    <t>Xiaomi Uniseks Smart Band 8 BHR7165GL Monitor Aktywności, Czarny, 1,62</t>
+  </si>
+  <si>
+    <t>B0CD2MP728</t>
+  </si>
+  <si>
+    <t>LPNHK299591087</t>
+  </si>
+  <si>
+    <t>0659050885763</t>
+  </si>
+  <si>
+    <t>MotuTech torba ochronna dla DJI Mini 3 Pro Dron Body Torba przenośna obudowa do przechowywania etui do przenoszenia (do DJI Mini 3 Pro Dron + pilot RC) Do Dji Mini 3 Pro Dron + Rc Pilot zdalnego sterowania</t>
+  </si>
+  <si>
+    <t>B0B25R57RT</t>
+  </si>
+  <si>
+    <t>LPNRP021093623</t>
+  </si>
+  <si>
+    <t>0820650459542</t>
+  </si>
+  <si>
+    <t>Pokémon - Gra karciana kolekcjonerska: Boosterbundle Karmesin &amp; Purpur – burzliwe iskry (6 Boosterpacks)</t>
+  </si>
+  <si>
+    <t>B0DJH7DL1K</t>
+  </si>
+  <si>
+    <t>LPNHK316383501</t>
+  </si>
+  <si>
+    <t>spL1i75j08I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TimeTEX - Timer </t>
+  </si>
+  <si>
+    <t>B0CF22WK6M</t>
+  </si>
+  <si>
+    <t>LPNHK278858546</t>
+  </si>
+  <si>
+    <t>Lexibook - Disney Stitch - Słuchawki przewodowe i Bluetooth 2 w 1 z mikrofonem i przyciskiem sterowania, składane i regulowane, akumulator o długiej żywotności, HPBT010D</t>
+  </si>
+  <si>
+    <t>B0CNT2Z32S</t>
+  </si>
+  <si>
+    <t>LPNHK298360511</t>
+  </si>
+  <si>
+    <t>HELLA 4DN 008 768-101 Przekaźnik kierunkowskazów - 12V - 6- biegunowy - wciśnięty - elektroniczny - bez łącznika</t>
+  </si>
+  <si>
+    <t>B00GHM48AI</t>
+  </si>
+  <si>
+    <t>LPNHK264195011</t>
+  </si>
+  <si>
+    <t>BGS 6697 | Zestaw nasadek do zacisków hamulcowych | 11 szt.</t>
+  </si>
+  <si>
+    <t>B085LWCZXR</t>
+  </si>
+  <si>
+    <t>LPNRP021421487</t>
+  </si>
+  <si>
+    <t>Volkswagen 1H0071734 nakrętka z przetyczką M8 zamykana, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B09K7Z8XHW</t>
+  </si>
+  <si>
+    <t>LPNRP001322406</t>
+  </si>
+  <si>
+    <t>0632111342184</t>
+  </si>
+  <si>
+    <t>TT TOPDON AL400, Urządzenie diagnostyczne OBD-II z 10 funkcjami OBD2 do wszystkich pojazdów, kompatybilne z protokołem OBDII EOBD CAN, aktualizacja komputera, Czarne</t>
+  </si>
+  <si>
+    <t>B09RFZ8Q19</t>
+  </si>
+  <si>
+    <t>LPNHK229820261</t>
+  </si>
+  <si>
+    <t>Ravensburger tiptoi długopis 00110 - zabawny system nauki, zabawka edukacyjna dla dzieci od 2 lat - długopis tiptoi rysik</t>
+  </si>
+  <si>
+    <t>B09TPRRSW7</t>
+  </si>
+  <si>
+    <t>LPNHK299896474</t>
+  </si>
+  <si>
+    <t>Lovable Stanik Kobiety Z 24h Lift Czapka (1 w zestawie) 34 / 3D Czarny</t>
+  </si>
+  <si>
+    <t>B01CSKAMU2</t>
+  </si>
+  <si>
+    <t>LPNHE908632829</t>
+  </si>
+  <si>
+    <t>0045496429553</t>
+  </si>
+  <si>
+    <t>Nintendo Switch Sports (inkl. Beingurt) - [Nintendo Switch] Nintendo Switch Standard</t>
+  </si>
+  <si>
+    <t>B09S3WKMF3</t>
+  </si>
+  <si>
+    <t>LPNHK278068854</t>
+  </si>
+  <si>
+    <t>HELLA 6BA 001 539-001 Przełącznik kolumny kierowniczej - z funkcją kierunkowskazów/z klaksonem/z migaczem lamp przednich - Długość: 108[mm] - Przewodu: 60[mm] - zgięty</t>
+  </si>
+  <si>
+    <t>B003NDUUM4</t>
+  </si>
+  <si>
+    <t>LPNHK232574881</t>
+  </si>
+  <si>
+    <t>Abus CombiFlex 2503/120 Cavo di sicurezza, Nero, 120 cm</t>
+  </si>
+  <si>
+    <t>B01N4667FL</t>
+  </si>
+  <si>
+    <t>LPNHK232699450</t>
+  </si>
+  <si>
+    <t>Die drei ??? - Nachtsichtgerät: Detektiv-Set</t>
+  </si>
+  <si>
+    <t>B0CFB8WFK7</t>
+  </si>
+  <si>
+    <t>LPNRP026447799</t>
+  </si>
+  <si>
+    <t>0725882053929</t>
+  </si>
+  <si>
+    <t>Polar Czujnik tętna H9 – ANT +/Bluetooth – wodoszczelny czujnik RF z miękkim pasem piersiowym do treningu fitness, jazdy na rowerze, biegania, sportów na świeżym powietrzu, M-XXL H9 M-XXL Schwarz-Grau</t>
+  </si>
+  <si>
+    <t>B08411DQ96</t>
+  </si>
+  <si>
+    <t>LPNHE889019080</t>
+  </si>
+  <si>
+    <t>spL01o16Jp0</t>
+  </si>
+  <si>
+    <t>KS Tools 122.1215 FLAREFIXeco uniwersalny zestaw narzędzi do zwijania przewodu hamulcowego 4,75 mm, 4-szt</t>
+  </si>
+  <si>
+    <t>B06XZQF6LC</t>
+  </si>
+  <si>
+    <t>LPNHK287250608</t>
+  </si>
+  <si>
+    <t>spL1ii1Lj8O</t>
+  </si>
+  <si>
+    <t>HELLA 8ET 009 142-581 Przepływomierz masowy powietrza - 4- biegunowy - przykręcany - bez przewodu dolotowego</t>
+  </si>
+  <si>
+    <t>B00BO027WY</t>
+  </si>
+  <si>
+    <t>LPNHK226023219</t>
+  </si>
+  <si>
+    <t>SIGMA SPORT ROX 4.0 Black | komputer rowerowy bezprzewodowy GPS i nawigacja wraz z uchwytem | Outdoor z pomiarem wysokości ROX 4.0 czarny</t>
+  </si>
+  <si>
+    <t>B08YK2LYHP</t>
+  </si>
+  <si>
+    <t>LPNHK275037906</t>
+  </si>
+  <si>
+    <t>KS Tools 515.1315 1/2” THE miniDEVIL wysokowydajny pneumatyczny klucz udarowy 1084Nm</t>
+  </si>
+  <si>
+    <t>B085M1TBDV</t>
+  </si>
+  <si>
+    <t>LPNHK195319705</t>
+  </si>
+  <si>
+    <t>Ledlenser P7R Kompaktowa latarka LED, 1000 lumenów, akumulator litowy typu 18650, 210 m, możliwość ustawiania ostrości, czas pracy do 40 godzin, zestawie magnetyczny system ładowania i uchwyt ścienny</t>
+  </si>
+  <si>
+    <t>B016P27MGG</t>
+  </si>
+  <si>
+    <t>LPNRP007757177</t>
+  </si>
+  <si>
+    <t>Sena SC-4B-01 Remote, czarny, standardowy rozmiar Kierownica - 4 guziki</t>
+  </si>
+  <si>
+    <t>B074CCFK43</t>
+  </si>
+  <si>
+    <t>LPNHK227335944</t>
+  </si>
+  <si>
+    <t>LPNHK255134060</t>
+  </si>
+  <si>
+    <t>Xiaomi 40235 Smart Band 7 Pro biały sportowy tracker aktywności, wodoodporny, śledzenie zdrowia, 110 trybów ćwiczeń, 12 dni autonomii, 100 tarcz - wersja PL</t>
+  </si>
+  <si>
+    <t>B0BBN6GQ96</t>
+  </si>
+  <si>
+    <t>LPNHK275675324</t>
+  </si>
+  <si>
+    <t>0725882055404</t>
+  </si>
+  <si>
+    <t>Polar Verity Sense – bransoletka z optycznym czujnikiem tętna – ANT+ Dual Bluetooth – czujnik tętna do uprawiania sportu za pomocą tylko jednego przycisku – kompatybilna z Peloton, Endomondo, Zwift i Verity Sense M-XXL Grau</t>
+  </si>
+  <si>
+    <t>B08TRGNGF6</t>
+  </si>
+  <si>
+    <t>LPNHE872560343</t>
   </si>
   <si>
     <t>Nolan N-Com B901 S do N91/Evo / N90-2 / G9.1 Evolve / G4.2 Pro Kit</t>
   </si>
   <si>
     <t>B077GXNMJ5</t>
   </si>
   <si>
     <t>LPNHK226246360</t>
   </si>
   <si>
-    <t>spL1I51kJML</t>
-[...505 lines deleted...]
-  <si>
     <t>Amazfit Balance Inteligentny Zegarek, AI Fitness Coach Monitor snu i zdrowia z pomiarem składu ciała, GPS, Alexa, połączenia Bluetooth, 14-dniowy czas pracy baterii, 1,6-calowy wyświetlacz AMOLED Czarny</t>
   </si>
   <si>
     <t>B0CDXLZDBL</t>
   </si>
   <si>
     <t>LPNHE863377616</t>
   </si>
   <si>
     <t>sp515728095</t>
-  </si>
-[...397 lines deleted...]
-    <t>spL1i75j08I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1374,2244 +1374,2244 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1">
+        <v>4057276479685</v>
+      </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>18.9</v>
+        <v>2.85</v>
+      </c>
+      <c r="G2" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>4251805419160</v>
+        <v>4007885255071</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>8.29</v>
+        <v>2.96</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1">
-        <v>8030635870749</v>
+        <v>8711500474803</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>183.98</v>
+        <v>3.38</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" s="1">
-        <v>8809277261860</v>
+        <v>4047026174175</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>69.0</v>
+        <v>3.8</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B6" s="1">
-        <v>8809277261860</v>
+        <v>4033477381064</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>69.0</v>
+        <v>3.95</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1">
-        <v>4029113940801</v>
+        <v>3165143234907</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>67.6</v>
+        <v>4.24</v>
       </c>
       <c r="G7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>4.66</v>
+      </c>
+      <c r="G8" t="s">
         <v>25</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B9" s="1">
-        <v>4082300273250</v>
+        <v>5053744445304</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>56.52</v>
+        <v>4.89</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B10" s="1">
-        <v>4003318725012</v>
+        <v>6937010529051</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10">
-        <v>46.03</v>
+        <v>5.16</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B11" s="1">
-        <v>4082300054408</v>
+        <v>5906970403986</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>44.83</v>
+        <v>5.68</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>42</v>
+      </c>
+      <c r="B12" s="1">
+        <v>8003558686100</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>38.4</v>
+        <v>5.99</v>
       </c>
       <c r="G12" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B13" s="1">
-        <v>4039378111885</v>
+        <v>4043168360841</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>37.8</v>
+        <v>6.99</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B14" s="1">
-        <v>4026947066974</v>
+        <v>5906970404006</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>37.15</v>
+        <v>7.36</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B15" s="1">
-        <v>4082300296587</v>
+        <v>4260490171215</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>32.4</v>
+        <v>7.47</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>55</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3040529163135</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>28.71</v>
+        <v>7.55</v>
       </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B17" s="1">
-        <v>4251511945922</v>
+        <v>9352801001702</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>27.95</v>
+        <v>7.58</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8711293016648</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>27.47</v>
+        <v>7.75</v>
       </c>
       <c r="G18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>8719018005618</v>
+        <v>8719018016812</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>26.72</v>
+        <v>7.88</v>
       </c>
       <c r="G19" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5055559730279</v>
       </c>
       <c r="C20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>23.09</v>
+        <v>8.19</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>4011558086480</v>
+        <v>4251805419160</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>22.08</v>
+        <v>8.29</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>4712755606029</v>
+        <v>76</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>21.45</v>
+        <v>8.7</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>4027816443827</v>
+        <v>4251505516008</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>19.68</v>
+        <v>9.04</v>
       </c>
       <c r="G23" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>4027816055389</v>
+        <v>4078500066372</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24">
-        <v>18.54</v>
+        <v>9.34</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>8693516531162</v>
+        <v>87</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>18.29</v>
+        <v>10.2</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B26" s="1">
-        <v>8719018016386</v>
+        <v>8435497234713</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>16.88</v>
+        <v>10.5</v>
       </c>
       <c r="G26" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>4100420011276</v>
+        <v>94</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>15.95</v>
+        <v>11.28</v>
       </c>
       <c r="G27" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>8727900391961</v>
+        <v>98</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="C28" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="D28" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>15.73</v>
+        <v>11.33</v>
       </c>
       <c r="G28" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B29" s="1">
-        <v>4027816224402</v>
+        <v>4082300206838</v>
       </c>
       <c r="C29" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>15.08</v>
+        <v>11.48</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="B30" s="1">
-        <v>4260164197275</v>
+        <v>8008583151579</v>
       </c>
       <c r="C30" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30">
-        <v>14.95</v>
+        <v>11.5</v>
       </c>
       <c r="G30" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B31" s="1">
-        <v>5906970400169</v>
+        <v>4011558070854</v>
       </c>
       <c r="C31" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>12.65</v>
+        <v>11.78</v>
       </c>
       <c r="G31" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="B32" s="1">
-        <v>4009026768211</v>
+        <v>4250032462970</v>
       </c>
       <c r="C32" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>12.38</v>
+        <v>11.78</v>
       </c>
       <c r="G32" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B33" s="1">
-        <v>4044197971947</v>
+        <v>5906970400695</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>12.18</v>
+        <v>11.9</v>
       </c>
       <c r="G33" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B34" s="1">
-        <v>4027816170082</v>
+        <v>4007228819786</v>
       </c>
       <c r="C34" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="D34" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>11.98</v>
+        <v>11.97</v>
       </c>
       <c r="G34" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B35" s="1">
-        <v>4007228819786</v>
+        <v>4027816170082</v>
       </c>
       <c r="C35" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>11.97</v>
+        <v>11.98</v>
       </c>
       <c r="G35" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>4011558070854</v>
+        <v>123</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>122</v>
       </c>
       <c r="C36" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="D36" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>11.78</v>
+        <v>11.99</v>
       </c>
       <c r="G36" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B37" s="1">
-        <v>4250032462970</v>
+        <v>4044197971947</v>
       </c>
       <c r="C37" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D37" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>11.78</v>
+        <v>12.18</v>
       </c>
       <c r="G37" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B38" s="1">
-        <v>4082300206838</v>
+        <v>4009026768211</v>
       </c>
       <c r="C38" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="D38" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>11.48</v>
+        <v>12.38</v>
       </c>
       <c r="G38" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="C39" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="D39" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F39">
-        <v>11.28</v>
+        <v>12.49</v>
       </c>
       <c r="G39" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>136</v>
+      </c>
+      <c r="B40" s="1">
+        <v>5906970400169</v>
       </c>
       <c r="C40" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>8.7</v>
+        <v>12.65</v>
       </c>
       <c r="G40" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B41" s="1">
-        <v>8719018016812</v>
+        <v>4059562001495</v>
       </c>
       <c r="C41" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D41" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>7.88</v>
+        <v>12.79</v>
       </c>
       <c r="G41" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B42" s="1">
-        <v>8711293016648</v>
+        <v>4260164197275</v>
       </c>
       <c r="C42" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="D42" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>7.75</v>
+        <v>14.95</v>
       </c>
       <c r="G42" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B43" s="1">
-        <v>4260490171215</v>
+        <v>4006942849109</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="D43" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
-        <v>7.47</v>
+        <v>14.99</v>
       </c>
       <c r="G43" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B44" s="1">
-        <v>3165143234907</v>
+        <v>4027816224402</v>
       </c>
       <c r="C44" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F44">
-        <v>4.24</v>
+        <v>15.08</v>
       </c>
       <c r="G44" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B45" s="1">
-        <v>4047026174175</v>
+        <v>5018505040761</v>
       </c>
       <c r="C45" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="D45" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45">
-        <v>3.8</v>
+        <v>15.28</v>
       </c>
       <c r="G45" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B46" s="1">
-        <v>8711500474803</v>
+        <v>8727900391961</v>
       </c>
       <c r="C46" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D46" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>3.38</v>
+        <v>15.73</v>
       </c>
       <c r="G46" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B47" s="1">
-        <v>4057276479685</v>
+        <v>4100420011276</v>
       </c>
       <c r="C47" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="D47" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>2.85</v>
+        <v>15.95</v>
       </c>
       <c r="G47" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>160</v>
+      </c>
+      <c r="B48" s="1">
+        <v>8596564504709</v>
       </c>
       <c r="C48" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="D48" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>41.99</v>
+        <v>16.32</v>
       </c>
       <c r="G48" t="s">
-        <v>156</v>
+        <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B49" s="1">
-        <v>4055218626012</v>
+        <v>8719018016386</v>
       </c>
       <c r="C49" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D49" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>31.55</v>
+        <v>16.88</v>
       </c>
       <c r="G49" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B50" s="1">
-        <v>5018505040761</v>
+        <v>4251192120304</v>
       </c>
       <c r="C50" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D50" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>15.28</v>
+        <v>16.99</v>
       </c>
       <c r="G50" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B51" s="1">
-        <v>5906970400695</v>
+        <v>3610861329409</v>
       </c>
       <c r="C51" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D51" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F51">
-        <v>11.9</v>
+        <v>16.99</v>
       </c>
       <c r="G51" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B52" s="1">
-        <v>8435497234713</v>
+        <v>3417765260049</v>
       </c>
       <c r="C52" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D52" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>10.5</v>
+        <v>17.63</v>
       </c>
       <c r="G52" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
+      </c>
+      <c r="B53" s="1">
+        <v>8693516531162</v>
       </c>
       <c r="C53" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D53" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>10.2</v>
+        <v>18.29</v>
       </c>
       <c r="G53" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B54" s="1">
-        <v>4251505516008</v>
+        <v>4027816055389</v>
       </c>
       <c r="C54" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D54" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>9.04</v>
+        <v>18.54</v>
       </c>
       <c r="G54" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B55" s="1"/>
       <c r="C55" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D55" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>8.19</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B56" s="1">
-        <v>4007885255071</v>
+        <v>4006485409761</v>
       </c>
       <c r="C56" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D56" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>2.96</v>
+        <v>18.93</v>
       </c>
       <c r="G56" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B57" s="1">
-        <v>4042146694886</v>
+        <v>4027816443827</v>
       </c>
       <c r="C57" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D57" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>53.84</v>
+        <v>19.68</v>
       </c>
       <c r="G57" t="s">
-        <v>185</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B58" s="1">
-        <v>6972596107439</v>
+        <v>4712755606029</v>
       </c>
       <c r="C58" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D58" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58">
-        <v>199.99</v>
+        <v>21.45</v>
       </c>
       <c r="G58" t="s">
-        <v>189</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B59" s="1">
         <v>3468334053296</v>
       </c>
       <c r="C59" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D59" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>22.0</v>
       </c>
       <c r="G59" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>198</v>
+      </c>
+      <c r="B60" s="1">
+        <v>7613139341529</v>
       </c>
       <c r="C60" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D60" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>99.95</v>
+        <v>22.0</v>
       </c>
       <c r="G60" t="s">
-        <v>198</v>
+        <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>201</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4011558086480</v>
       </c>
       <c r="C61" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>50.95</v>
+        <v>22.08</v>
       </c>
       <c r="G61" t="s">
-        <v>198</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1">
-        <v>6934177785672</v>
+        <v>4715575897486</v>
       </c>
       <c r="C62" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>82.85</v>
+        <v>22.71</v>
       </c>
       <c r="G62" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>208</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B63" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63">
-        <v>62.99</v>
+        <v>23.09</v>
       </c>
       <c r="G63" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B64" s="1">
-        <v>4002051632540</v>
+        <v>7613369655311</v>
       </c>
       <c r="C64" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64">
-        <v>48.99</v>
+        <v>24.69</v>
       </c>
       <c r="G64" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B65" s="1">
-        <v>4005556001101</v>
+        <v>5906970403993</v>
       </c>
       <c r="C65" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>38.99</v>
+        <v>25.3</v>
       </c>
       <c r="G65" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B66" s="1">
-        <v>3380743099477</v>
+        <v>8719018005618</v>
       </c>
       <c r="C66" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>31.96</v>
+        <v>26.72</v>
       </c>
       <c r="G66" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B67" s="1">
-        <v>6941812722916</v>
+        <v>3468336642931</v>
       </c>
       <c r="C67" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>27.99</v>
+        <v>26.99</v>
       </c>
       <c r="G67" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B68" s="1">
         <v>8719407092090</v>
       </c>
       <c r="C68" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D68" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>27.44</v>
       </c>
       <c r="G68" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>5906970403993</v>
+        <v>228</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>227</v>
       </c>
       <c r="C69" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D69" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>25.3</v>
+        <v>27.47</v>
       </c>
       <c r="G69" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B70" s="1">
-        <v>4715575897486</v>
+        <v>4251511945922</v>
       </c>
       <c r="C70" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D70" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F70">
-        <v>22.71</v>
+        <v>27.95</v>
       </c>
       <c r="G70" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B71" s="1">
-        <v>4006485409761</v>
+        <v>6941812722916</v>
       </c>
       <c r="C71" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D71" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>18.93</v>
+        <v>27.99</v>
       </c>
       <c r="G71" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>3417765260049</v>
+        <v>238</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="C72" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D72" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F72">
-        <v>17.63</v>
+        <v>28.71</v>
       </c>
       <c r="G72" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>4251192120304</v>
+        <v>242</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>241</v>
       </c>
       <c r="C73" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D73" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73">
-        <v>16.99</v>
+        <v>29.94</v>
       </c>
       <c r="G73" t="s">
-        <v>206</v>
+        <v>245</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B74" s="1">
-        <v>4006942849109</v>
+        <v>4055218626012</v>
       </c>
       <c r="C74" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D74" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F74">
-        <v>14.99</v>
+        <v>31.55</v>
       </c>
       <c r="G74" t="s">
-        <v>206</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B75" s="1">
-        <v>4059562001495</v>
+        <v>3380743099477</v>
       </c>
       <c r="C75" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D75" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75">
-        <v>12.79</v>
+        <v>31.96</v>
       </c>
       <c r="G75" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>252</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4082300296587</v>
       </c>
       <c r="C76" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D76" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>11.99</v>
+        <v>32.4</v>
       </c>
       <c r="G76" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>255</v>
+      </c>
+      <c r="B77" s="1">
+        <v>4026947066974</v>
       </c>
       <c r="C77" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D77" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77">
-        <v>11.33</v>
+        <v>37.15</v>
       </c>
       <c r="G77" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B78" s="1">
-        <v>9352801001702</v>
+        <v>4039378111885</v>
       </c>
       <c r="C78" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D78" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>7.58</v>
+        <v>37.8</v>
       </c>
       <c r="G78" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>5906970404006</v>
+        <v>262</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>261</v>
       </c>
       <c r="C79" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D79" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>7.36</v>
+        <v>38.4</v>
       </c>
       <c r="G79" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B80" s="1">
-        <v>8003558686100</v>
+        <v>4005556001101</v>
       </c>
       <c r="C80" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D80" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>5.99</v>
+        <v>38.99</v>
       </c>
       <c r="G80" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B81" s="1">
-        <v>5906970403986</v>
+        <v>8301031954624</v>
       </c>
       <c r="C81" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="D81" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F81">
-        <v>5.68</v>
+        <v>39.9</v>
       </c>
       <c r="G81" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>6937010529051</v>
+        <v>272</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>271</v>
       </c>
       <c r="C82" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D82" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>5.16</v>
+        <v>41.99</v>
       </c>
       <c r="G82" t="s">
-        <v>206</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="B83" s="1">
-        <v>5053744445304</v>
+        <v>4082300054408</v>
       </c>
       <c r="C83" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D83" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>4.89</v>
+        <v>44.83</v>
       </c>
       <c r="G83" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>278</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4003318725012</v>
       </c>
       <c r="C84" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D84" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
-        <v>4.66</v>
+        <v>46.03</v>
       </c>
       <c r="G84" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B85" s="1">
-        <v>4033477381064</v>
+        <v>4002051632540</v>
       </c>
       <c r="C85" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="D85" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F85">
-        <v>3.95</v>
+        <v>48.99</v>
       </c>
       <c r="G85" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>8301031954624</v>
+        <v>285</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>284</v>
       </c>
       <c r="C86" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D86" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F86">
-        <v>39.9</v>
+        <v>50.95</v>
       </c>
       <c r="G86" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B87" s="1">
-        <v>3468336642931</v>
+        <v>4042146694886</v>
       </c>
       <c r="C87" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="D87" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F87">
-        <v>26.99</v>
+        <v>53.84</v>
       </c>
       <c r="G87" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B88" s="1">
-        <v>7613369655311</v>
+        <v>4082300273250</v>
       </c>
       <c r="C88" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="D88" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>24.69</v>
+        <v>56.52</v>
       </c>
       <c r="G88" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B89" s="1">
-        <v>7613139341529</v>
+        <v>4016224010608</v>
       </c>
       <c r="C89" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D89" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F89">
-        <v>22.0</v>
+        <v>62.99</v>
       </c>
       <c r="G89" t="s">
-        <v>292</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="B90" s="1">
-        <v>3610861329409</v>
+        <v>4042146727683</v>
       </c>
       <c r="C90" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D90" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="E90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F90">
-        <v>16.99</v>
+        <v>65.88</v>
       </c>
       <c r="G90" t="s">
-        <v>296</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B91" s="1">
-        <v>8596564504709</v>
+        <v>4029113940801</v>
       </c>
       <c r="C91" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D91" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F91">
-        <v>16.32</v>
+        <v>67.6</v>
       </c>
       <c r="G91" t="s">
-        <v>292</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>305</v>
+      </c>
+      <c r="B92" s="1">
+        <v>8809277261860</v>
       </c>
       <c r="C92" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D92" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F92">
-        <v>12.49</v>
+        <v>69.0</v>
       </c>
       <c r="G92" t="s">
-        <v>292</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B93" s="1">
-        <v>8008583151579</v>
+        <v>8809277261860</v>
       </c>
       <c r="C93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D93" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F93">
-        <v>11.5</v>
+        <v>69.0</v>
       </c>
       <c r="G93" t="s">
-        <v>292</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B94" s="1">
-        <v>3040529163135</v>
+        <v>6934177785672</v>
       </c>
       <c r="C94" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D94" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
-        <v>7.55</v>
+        <v>82.85</v>
       </c>
       <c r="G94" t="s">
-        <v>310</v>
+        <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>4043168360841</v>
+        <v>313</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>312</v>
       </c>
       <c r="C95" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D95" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F95">
-        <v>6.99</v>
+        <v>99.95</v>
       </c>
       <c r="G95" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B96" s="1">
-        <v>4078500066372</v>
+        <v>8030635870749</v>
       </c>
       <c r="C96" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D96" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E96">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F96">
-        <v>9.34</v>
+        <v>183.98</v>
       </c>
       <c r="G96" t="s">
-        <v>317</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>319</v>
       </c>
-      <c r="B97" s="1" t="s">
-        <v>318</v>
+      <c r="B97" s="1">
+        <v>6972596107439</v>
       </c>
       <c r="C97" t="s">
         <v>320</v>
       </c>
       <c r="D97" t="s">
         <v>321</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
       <c r="F97">
-        <v>29.94</v>
+        <v>199.99</v>
       </c>
       <c r="G97" t="s">
         <v>322</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>