--- v3 (2026-06-09)
+++ v4 (2026-08-08)
@@ -1890,51 +1890,51 @@
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>9.04</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
         <v>4078500066372</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>84</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24">
         <v>9.34</v>
       </c>
       <c r="G24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>89</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
@@ -2966,51 +2966,51 @@
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
         <v>27.95</v>
       </c>
       <c r="G70" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>234</v>
       </c>
       <c r="B71" s="1">
         <v>6941812722916</v>
       </c>
       <c r="C71" t="s">
         <v>235</v>
       </c>
       <c r="D71" t="s">
         <v>236</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71">
         <v>27.99</v>
       </c>
       <c r="G71" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>238</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C72" t="s">
         <v>239</v>
       </c>
       <c r="D72" t="s">
         <v>240</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">