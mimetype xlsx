--- v4 (2026-08-08)
+++ v5 (2026-09-23)
@@ -1729,51 +1729,51 @@
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>7.55</v>
       </c>
       <c r="G16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
         <v>9352801001702</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
         <v>7.58</v>
       </c>
       <c r="G17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
         <v>8711293016648</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
         <v>64</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">