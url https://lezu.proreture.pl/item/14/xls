--- v1 (2026-02-09)
+++ v2 (2026-04-12)
@@ -2028,51 +2028,51 @@
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>69.59</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="1">
         <v>6438409051172</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
         <v>64.71</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>4082300096880</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>60.31</v>
       </c>
     </row>
@@ -3136,51 +3136,51 @@
       <c r="D59" t="s">
         <v>207</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
         <v>14.99</v>
       </c>
       <c r="G59" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>208</v>
       </c>
       <c r="B60" s="1"/>
       <c r="C60" t="s">
         <v>209</v>
       </c>
       <c r="D60" t="s">
         <v>210</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F60">
         <v>14.85</v>
       </c>
       <c r="G60" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>208</v>
       </c>
       <c r="B61" s="1">
         <v>5906970416115</v>
       </c>
       <c r="C61" t="s">
         <v>209</v>
       </c>
       <c r="D61" t="s">
         <v>211</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">