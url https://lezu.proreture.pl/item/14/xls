--- v2 (2026-04-12)
+++ v3 (2026-06-09)
@@ -35,1500 +35,1500 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>JETech Etui Matowe do Samsung Galaxy A35 5G</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>LEZU0000000111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ikziwreo Funda para Xiaomi Redmi 12C/12 C/11A/POCO C55 + [2 Pack] </t>
+  </si>
+  <si>
+    <t>LEZU0000000102</t>
+  </si>
+  <si>
+    <t>Adapter USB C na HDMI BENFEI</t>
+  </si>
+  <si>
+    <t>LEZU0000000096</t>
+  </si>
+  <si>
+    <t>SMARTWATCH Zegarek dla dziecka</t>
+  </si>
+  <si>
+    <t>LEZU0000000463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kabel Nonda USB-C-To-HDMI </t>
+  </si>
+  <si>
+    <t>LEZU0000000101</t>
+  </si>
+  <si>
+    <t>Dysk SSD Emtec X150 240 GB SATA III</t>
+  </si>
+  <si>
+    <t>LEZU0000000093</t>
+  </si>
+  <si>
+    <t>Epson Wkład atramentowy (C13T06B240, 113) cyan</t>
+  </si>
+  <si>
+    <t>LEZU0000000082</t>
+  </si>
+  <si>
+    <t>Nagrywarka CD zewnętrzna Rodzon BT638</t>
+  </si>
+  <si>
+    <t>LEZU0000000314</t>
+  </si>
+  <si>
+    <t>Płyta DVD sześć dni, siedem nocy</t>
+  </si>
+  <si>
+    <t>LPNIC117451319</t>
+  </si>
+  <si>
+    <t>0813180020870</t>
+  </si>
+  <si>
+    <t>Domowy czujnik jakości powietrza EVE</t>
+  </si>
+  <si>
+    <t>LPNHE760669655</t>
+  </si>
+  <si>
+    <t>Link LKADAT113 adapter USB</t>
+  </si>
+  <si>
+    <t>B07K98MB9Q</t>
+  </si>
+  <si>
+    <t>LPNA053821380</t>
+  </si>
+  <si>
+    <t>spL1JNKkL65</t>
+  </si>
+  <si>
+    <t>CHACON Prise biplite 2x16A avec interrupteur blanc</t>
+  </si>
+  <si>
+    <t>B01DCC6D4E</t>
+  </si>
+  <si>
+    <t>LPNHE781708700</t>
+  </si>
+  <si>
+    <t>DOMISO Torba na laptopa 15,6</t>
+  </si>
+  <si>
+    <t>B09HBG9NGW</t>
+  </si>
+  <si>
+    <t>LPNHE782427250</t>
+  </si>
+  <si>
+    <t>spL1JNKkL6P</t>
+  </si>
+  <si>
+    <t>0730635193104</t>
+  </si>
+  <si>
+    <t>Szybka ładowarka USB do zapalniczki samochodowej</t>
+  </si>
+  <si>
+    <t>B0BMVJ35VF</t>
+  </si>
+  <si>
+    <t>LPNA053694493</t>
+  </si>
+  <si>
+    <t>spL1JNKkL6N</t>
+  </si>
+  <si>
+    <t>Hama 00205028 - Kabel antenowy M/F, 75 omów, 1,5 m, biały 75 DB WTYK ANTENOWY -&gt; GNIAZDO ANTENOWE 1,5 M</t>
+  </si>
+  <si>
+    <t>B097HN8V5V</t>
+  </si>
+  <si>
+    <t>LPNHE780844501</t>
+  </si>
+  <si>
+    <t>spL1JNKkK8J</t>
+  </si>
+  <si>
+    <t>YiKaDa - Etui kompatybilne z Samsung Galaxy A13 4G + [2 sztuki) Osłona ekranu z hartowanego szkła, płynnego silikonu TPU - Fioletowy Samsung Galaxy A13 4G Fiolet</t>
+  </si>
+  <si>
+    <t>B09WVJDMD7</t>
+  </si>
+  <si>
+    <t>LPNHE757745272</t>
+  </si>
+  <si>
+    <t>Osram 64150NBS Żarówka, Srebrny, H1 Night Breaker SILVER H1</t>
+  </si>
+  <si>
+    <t>B07FYRTQRR</t>
+  </si>
+  <si>
+    <t>LPNRP018991941</t>
+  </si>
+  <si>
+    <t>spL1ii1LJ0K</t>
+  </si>
+  <si>
+    <t>Etui iVoler kompatybilne z Motorola Moto G52 / Moto G82 5G i 2-pak ochraniaczy ekranu ze szkła hartowanego z wzorem z włókna węglowego, amortyzacja wstrząsów, osłona zderzaka TPU - czarna</t>
+  </si>
+  <si>
+    <t>B09XB6NQG3</t>
+  </si>
+  <si>
+    <t>LPNA050561076</t>
+  </si>
+  <si>
+    <t>Alco Filter MD-9050 filtr powietrza</t>
+  </si>
+  <si>
+    <t>B006ELC5CU</t>
+  </si>
+  <si>
+    <t>LPNHE781396797</t>
+  </si>
+  <si>
+    <t>kwmobile Etui kompatybilne z Samsung Galaxy A50 - Miękki silikonowy pokrowiec na telefon - Pastelowy niebieski</t>
+  </si>
+  <si>
+    <t>B07V38HQZ1</t>
+  </si>
+  <si>
+    <t>LPNHE794150774</t>
+  </si>
+  <si>
+    <t>spL1JNKkK89</t>
+  </si>
+  <si>
+    <t>0810298025896</t>
+  </si>
+  <si>
+    <t>JETech Kabel USB do Synchronizacji i ładowania Kompatybilny z iPhone 4 / 4s, iPhone 3G / 3GS, iPad 1/2/3, iPod (Biały)</t>
+  </si>
+  <si>
+    <t>B00K4DTTLY</t>
+  </si>
+  <si>
+    <t>LPNHE753153650</t>
+  </si>
+  <si>
+    <t>BCCORONA INT50006 nakładka na pasek Velour, czarna, zestaw 2 szt.</t>
+  </si>
+  <si>
+    <t>B077SKCRHK</t>
+  </si>
+  <si>
+    <t>LPNHK288261022</t>
+  </si>
+  <si>
+    <t>Pepmune Magnetyczne etui na iPhone'a 14, kompatybilne z bezprzewodowym ładowaniem MagSafe i osłoną obiektywu aparatu, przezroczysta powłoka, odporna na wstrząsy, TPU, pełna ochrona, przezroczyste, iPhone 14 Fioletowy</t>
+  </si>
+  <si>
+    <t>B0C5M24D2B</t>
+  </si>
+  <si>
+    <t>LPNHK182566513</t>
+  </si>
+  <si>
+    <t>HLIWS 2 szt. organizer do toreb siatkowych do przechowywania w samochodzie, czarna siatka, organizer na worki na śmieci, do kuchni, podróży, bagażnik samochodowy (16,5 x 23 cm)</t>
+  </si>
+  <si>
+    <t>B0CJTYHJQ2</t>
+  </si>
+  <si>
+    <t>LPNHK264995534</t>
+  </si>
+  <si>
+    <t>HALLOLUX 100 ml płyn do czyszczenia głowicy drukującej, płyn do czyszczenia wszystkich drukarek atramentowych, głowica drukująca, zestaw do czyszczenia głowic drukarskich, do Epson HP, Canon, Brother, Samsung</t>
+  </si>
+  <si>
+    <t>B0C5M82HZ7</t>
+  </si>
+  <si>
+    <t>LPNIC083240337</t>
+  </si>
+  <si>
+    <t>Lechuza Donica Miernik Wilgotności, Pojedynczy, 19714</t>
+  </si>
+  <si>
+    <t>B0BV7F2SK6</t>
+  </si>
+  <si>
+    <t>LPNHK281536858</t>
+  </si>
+  <si>
+    <t>spL1I51KiJm</t>
+  </si>
+  <si>
+    <t>Btstring Etui do iPhone 12 Pro ze Szkło Hartowane Ochraniacz Ekranu, wytrzymałe, odporne na wstrząsy, wytrzymałe etui z podstawką, spersonalizowaną obudową na telefon, Czarny</t>
+  </si>
+  <si>
+    <t>B0B3HJLR4L</t>
+  </si>
+  <si>
+    <t>LPNA053843979</t>
+  </si>
+  <si>
+    <t>JETech Ochraniacz Ekranu dla iPhone 15 Pro 6,1 Cala z Obiektyw Aparatu Ekranu, Narzędzie Łatwej Instalacji, Szkło Hartowane Film Folia, HD Przezroczyste, 2 Sztuki Każdy</t>
+  </si>
+  <si>
+    <t>B0CCJQZ5CF</t>
+  </si>
+  <si>
+    <t>LPNA053715915</t>
+  </si>
+  <si>
+    <t>Bosch 3 397 011 428 pióra wycieraczek H281 (11</t>
+  </si>
+  <si>
+    <t>B00ES5Q63S</t>
+  </si>
+  <si>
+    <t>LPNRP023339614</t>
+  </si>
+  <si>
+    <t>kwmobile Etui kompatybilne z Kobo Aura ONE - pokrowiec na czytnik e-booków ze skóry PU i płótna - antracytowy/czarny czarny (antracyt)</t>
+  </si>
+  <si>
+    <t>B07HPD1KQC</t>
+  </si>
+  <si>
+    <t>LPNHE781800870</t>
+  </si>
+  <si>
+    <t>0602773228553</t>
+  </si>
+  <si>
+    <t>POWERLIX Wsparcie kolana dla kobiet, mężczyzn, opaska uciskowa na kolano, na zapalenie stawów, ból stawów, uraz więzadła, zapalenie ścięgna, do biegania, przysiadów, sportu, Niebieski M</t>
+  </si>
+  <si>
+    <t>B07B3P9TGJ</t>
+  </si>
+  <si>
+    <t>LPNHE883014150</t>
+  </si>
+  <si>
+    <t>spL01o207iO</t>
+  </si>
+  <si>
+    <t>kwmobile Neoprenowa torba na telefon L - 6,5 cala - 6,5 x 3,5 cala uniwersalny futerał z paskiem na szyję i zamkiem błyskawicznym - czarna</t>
+  </si>
+  <si>
+    <t>B0B49PJGM1</t>
+  </si>
+  <si>
+    <t>LPNHE783521531</t>
+  </si>
+  <si>
+    <t>Kabel przedłużający po obu stronach, kabel słoneczny, czerwony/czarny, 6 mm², z zamontowanym złączem słonecznym, 1 do 50 m (2 x 3 m)</t>
+  </si>
+  <si>
+    <t>B087NBC9XM</t>
+  </si>
+  <si>
+    <t>LPNHE782427819</t>
+  </si>
+  <si>
+    <t>0721618737330</t>
+  </si>
+  <si>
+    <t>CXTcase Etui do Lenovo Tab M10 HD (2nd Gen) TB-X306X / TB-X306F Smart Cover Lenovo Tab M10 HD 2020 Ultra cienkie etui ochronne Lenovo Tab M10 10.1 2020, fioletowy motyl Lenovo Tab M10 HD (2nd Gen) Fioletowy motyl</t>
+  </si>
+  <si>
+    <t>B09F3BYYZ6</t>
+  </si>
+  <si>
+    <t>LPNHE793435662</t>
+  </si>
+  <si>
+    <t>spL1JNKkK8N</t>
+  </si>
+  <si>
+    <t>iZoeL Osłony przeciwsłoneczne do samochodu Dongwu</t>
+  </si>
+  <si>
+    <t>B0C3VPFKR9</t>
+  </si>
+  <si>
+    <t>LPNRP018394352</t>
+  </si>
+  <si>
+    <t>Forefront Cases Pokrowiec na iPada 9. generacji - Ochronny Apple iPad 10,2 2021 Case Stand - Royal Blue - Smukły, Smart Auto Sleep-Wake, iPad 2021 (9. generacji 10,2 cala), pokrowiec</t>
+  </si>
+  <si>
+    <t>B09XY2F4KN</t>
+  </si>
+  <si>
+    <t>LPNHE783452039</t>
+  </si>
+  <si>
+    <t>0611029267956</t>
+  </si>
+  <si>
+    <t>Radial Lüfter 5015 Blower, 50x50x15mm DC12 V, 0,15 A, 2-poliger Anschluss, 5 x 1,5 cm, Lager 2 Litzen Schwarz</t>
+  </si>
+  <si>
+    <t>B01M2YWALQ</t>
+  </si>
+  <si>
+    <t>LPNHE782624251</t>
+  </si>
+  <si>
+    <t>Btstring Etui do Huawei P30 Pro ze Szkło Hartowane Ochraniacz Ekranu, wytrzymałe, odporne na wstrząsy, wytrzymałe etui z podstawką, spersonalizowaną obudową na telefon, Niebieski Huawei P30 Case Niebieskie</t>
+  </si>
+  <si>
+    <t>B0B7HFC7WC</t>
+  </si>
+  <si>
+    <t>LPNHE783497375</t>
+  </si>
+  <si>
+    <t>Bosch Wycieraczki Rear A230H, długość: 240 mm – wycieraczki do tylnej szyby</t>
+  </si>
+  <si>
+    <t>B00TU35EW2</t>
+  </si>
+  <si>
+    <t>LPNHK265178569</t>
+  </si>
+  <si>
+    <t>VELMIA Światła bezpieczeństwa [zestaw 2 szt.] dla maksymalnego bezpieczeństwa dzięki widoczności I reflektory dla dzieci, z mocowaniem zaciskowym Anti-Break i taśmą na rzep do optymalnego mocowania, stalowoszary</t>
+  </si>
+  <si>
+    <t>B0BKR1ZHCG</t>
+  </si>
+  <si>
+    <t>LPNHK337523929</t>
+  </si>
+  <si>
+    <t>Lechin Osłona przeciwsłoneczna okna samochodu Osłona Przeciwsłoneczna Samochód Dla Dzieci samochodowa blokować promieniowanie UV i światło słoneczne 2 kawałki (L)</t>
+  </si>
+  <si>
+    <t>B09NPRQ4W1</t>
+  </si>
+  <si>
+    <t>LPNRP016450456</t>
+  </si>
+  <si>
+    <t>0889955866059</t>
+  </si>
+  <si>
+    <t>Lenovo Wl300 Gx30K79401 GX30K79401 Mysz, Czarny, 32 x 56 x 98 Bezprzewodowa mysz (WWCB) czarny</t>
+  </si>
+  <si>
+    <t>B01EFVDDH6</t>
+  </si>
+  <si>
+    <t>LPNHE780598467</t>
+  </si>
+  <si>
+    <t>spL1JNKkL69</t>
+  </si>
+  <si>
+    <t>TAKRINK Żywa pułapka na myszy, 2 sztuki, przyjazna dla zwierząt, żywa pułapka na myszy, bez kontaktu ze szczurami, myszami, bardzo czuła, do kuchni, ogrodu, magazynu Mittel2</t>
+  </si>
+  <si>
+    <t>B0C1Z6NLJG</t>
+  </si>
+  <si>
+    <t>LPNA053847096</t>
+  </si>
+  <si>
+    <t>LPNHE793950112</t>
+  </si>
+  <si>
+    <t>Beru AG BERU Z365 świece zapłonowe</t>
+  </si>
+  <si>
+    <t>B076JBMVQ7</t>
+  </si>
+  <si>
+    <t>LPNRP020521771</t>
+  </si>
+  <si>
+    <t>QULLOO Przezroczyste etui do Xiaomi 13T / 13T Pro 5G + folia ochronna na ekran [2 sztuki], folia pancerna na wyświetlacz ze szkła pancernego, case Crystal Clear, miękkie silikonowe etui na telefon</t>
+  </si>
+  <si>
+    <t>B0CG5HQ621</t>
+  </si>
+  <si>
+    <t>LPNHE423829288</t>
+  </si>
+  <si>
+    <t>UTEBIT Zacisk płyty szybkiego zwalniania 50 mm, uniwersalny uchwyt na aparat QR zacisk wbudowany poziomica z adapterem śrubowym 1/4 i 3/8, kompatybilny z Arca-Swiss Standard dla DSLR Monopod Statyw kulowy</t>
+  </si>
+  <si>
+    <t>B075SDKK1K</t>
+  </si>
+  <si>
+    <t>LPNHK184968897</t>
+  </si>
+  <si>
+    <t>Emuca 1015407 Pack aus 2 Topfscharnieren Ø35mm 165° mit sanftem Verschluss für aneinanderstoßende Türen und Euro-Zusätze zum Festschrauben mit Verbindergehäuse Nickel Satiniert (2 St.) Euro-Schrauben X91 Super Ellenbogen (Ausfallschritt)</t>
+  </si>
+  <si>
+    <t>B07636HY19</t>
+  </si>
+  <si>
+    <t>LPNHE882976583</t>
+  </si>
+  <si>
+    <t>spL01o2086l</t>
+  </si>
+  <si>
+    <t>BRUNNER 0830043N.C5T miseczka do müsli Tuscany, niebieska, szara</t>
+  </si>
+  <si>
+    <t>B07CTV1F3F</t>
+  </si>
+  <si>
+    <t>LPNRP022217088</t>
+  </si>
+  <si>
+    <t>SPTA Podkładka polerska 75 mm Hex-Logic, gąbki do wosku, gąbka do polerowania samochodu, podkładka polerska, gąbka polerska, zestaw pianek, do mimośrodowej maszyny polerskiej</t>
+  </si>
+  <si>
+    <t>B0BG9TQ28K</t>
+  </si>
+  <si>
+    <t>LPNHK265867308</t>
+  </si>
+  <si>
+    <t>0841710138566</t>
+  </si>
+  <si>
+    <t>Kabel połączeniowy AmazonBasics, DisplayPort na HDMI, 1,8 m 1,8 m DisplayPort auf HDMI</t>
+  </si>
+  <si>
+    <t>B015OW3M1W</t>
+  </si>
+  <si>
+    <t>LPNHE757396610</t>
+  </si>
+  <si>
+    <t>0841710138511</t>
+  </si>
+  <si>
+    <t>Amazon Basics Jednokierunkowy kabel DisplayPort na HDMI Display, 4K/30 Hz, 91 cm, do komputera osobistego Zestaw 1 szt. 0,91 m.</t>
+  </si>
+  <si>
+    <t>B015OW3GJK</t>
+  </si>
+  <si>
+    <t>LPNHE780789497</t>
+  </si>
+  <si>
+    <t>Venga! SP VG RVC 3000 REM</t>
+  </si>
+  <si>
+    <t>B0BZ8GDFZL</t>
+  </si>
+  <si>
+    <t>LPNHE774409864</t>
+  </si>
+  <si>
+    <t>spL1JNKkK4J</t>
+  </si>
+  <si>
+    <t>00000</t>
+  </si>
+  <si>
+    <t>MIULEE Prostokątna mata łazienkowa z motywem marokańskim do prysznica, antypoślizgowa miękka, wygodna, miękka, miękka, miękka, miękka, miękka, z mikrofibry, WC wanna 45 x 120 cm, ciemnoniebieska 45*120cm Ciemnoniebieski</t>
+  </si>
+  <si>
+    <t>B08QCTYWXL</t>
+  </si>
+  <si>
+    <t>LPNHE780385680</t>
+  </si>
+  <si>
+    <t>MANN-FILTER H 6003 z - filtr oleju do automatycznej skrzyni biegów z uszczelką/zestaw uszczelek - do samochodów osobowych</t>
+  </si>
+  <si>
+    <t>B07X8C186Q</t>
+  </si>
+  <si>
+    <t>LPNHE783527644</t>
+  </si>
+  <si>
+    <t>Energizer - Mobile E13-2G - telefon komórkowy Dual-SIM (Mini SIM) - czarny</t>
+  </si>
+  <si>
+    <t>B0B31F47DH</t>
+  </si>
+  <si>
+    <t>LPNIC083500638</t>
+  </si>
+  <si>
+    <t>ACE Alkomat ustniki - do ACE AL 5500 Plus, ACE II Basic Plus, ACE AF-33, ACE One, ACE X i wielu innych - 25 sztuk, turkusowy uniwersalny</t>
+  </si>
+  <si>
+    <t>B00XY69QO8</t>
+  </si>
+  <si>
+    <t>LPNHK265260651</t>
+  </si>
+  <si>
+    <t>Fumupe Torba do przechowywania pluszaków - organizer na drzwi na przytulanki, akcesoria dla dzieci i chusteczki nawilżane, oddychający organizer wiszący z 4 dużymi kieszeniami do pokoju dziecięcego, sypialni</t>
+  </si>
+  <si>
+    <t>B0C5XX6BBK</t>
+  </si>
+  <si>
+    <t>LPNHE793730892</t>
+  </si>
+  <si>
+    <t>Oxen 101371 - Kolumna prysznicowa Flexo Connection</t>
+  </si>
+  <si>
+    <t>B01MQ22CG2</t>
+  </si>
+  <si>
+    <t>LPNHE880297149</t>
+  </si>
+  <si>
+    <t>WOLF-Garten LH 50 START GRASS FERTILIZER für 50m²</t>
+  </si>
+  <si>
+    <t>B0001FPOTG</t>
+  </si>
+  <si>
+    <t>LPNHK279384035</t>
+  </si>
+  <si>
+    <t>Osram Hcb Żarówki, Srebrny, 2 Szt. 2 Szt. Night Breaker SILVER</t>
+  </si>
+  <si>
+    <t>B07FXZXS2N</t>
+  </si>
+  <si>
+    <t>LPNRP025718988</t>
+  </si>
+  <si>
+    <t>TFA Dostmann Cyfrowy termometr wewnętrzny-zewnętrzny, maksymalne i najniższe wartości, monitorowanie zamrażarki / akwarium</t>
+  </si>
+  <si>
+    <t>B0053AZPLQ</t>
+  </si>
+  <si>
+    <t>LPNHE793532936</t>
+  </si>
+  <si>
+    <t>Pelikan Fwi 339747 Flakon z Tuszem do Pióra, Czerwony, 50 ml</t>
+  </si>
+  <si>
+    <t>B00KXXJK6O</t>
+  </si>
+  <si>
+    <t>LPNHE757815707</t>
+  </si>
+  <si>
+    <t>0810000740260</t>
+  </si>
+  <si>
+    <t>Amazon Basics Składany stojak aluminiowy do laptopów do 38 cm (15 cali), kolor srebrny</t>
+  </si>
+  <si>
+    <t>B07GFRCN6R</t>
+  </si>
+  <si>
+    <t>LPNA053377849</t>
+  </si>
+  <si>
+    <t>Pilot Zdalnego Sterowania, Pilot Zdalnego Sterowania Klimatyzatorem Silny Pilot Zdalnego Sterowania dla FUJITSU AUXG14KVLA AUXG18KVLA</t>
+  </si>
+  <si>
+    <t>B0BQ2ZZNT3</t>
+  </si>
+  <si>
+    <t>LPNA053843065</t>
+  </si>
+  <si>
+    <t>LPNA053843064</t>
+  </si>
+  <si>
+    <t>0840006684473</t>
+  </si>
+  <si>
+    <t>Corsair SP120 ELITE wentylator do obudowy 120 mm z CORSAIR AirGuide - niski poziom hałasu 24,7 dBA - Prędkość sterowania PWM od 300 obr./min do 1,300 obr./min - Pojedyncze opakowanie - Czarny</t>
+  </si>
+  <si>
+    <t>B0BHTBQWM3</t>
+  </si>
+  <si>
+    <t>LPNHE792219698</t>
+  </si>
+  <si>
+    <t>Joma Damska kurtka przeciwdeszczowa</t>
+  </si>
+  <si>
+    <t>B01ERN19TG</t>
+  </si>
+  <si>
+    <t>LPNHE882462811</t>
+  </si>
+  <si>
+    <t>0886284623209</t>
+  </si>
+  <si>
+    <t>Kagańca Baskerville Ultra Black, rozmiar 3 Size 3 Czarny</t>
+  </si>
+  <si>
+    <t>B005MJ65Z8</t>
+  </si>
+  <si>
+    <t>LPNHK211523852</t>
+  </si>
+  <si>
+    <t>spL1KNjI30M</t>
+  </si>
+  <si>
+    <t>0746060384659</t>
+  </si>
+  <si>
+    <t>YAOBLUESEA 800 l/h 16 W Garten Springbrunnnenpumpe Teichpumpe pompa wodna pompa wodna fontäne</t>
+  </si>
+  <si>
+    <t>B073WQL2R3</t>
+  </si>
+  <si>
+    <t>LPNHE758253812</t>
+  </si>
+  <si>
+    <t>0885909934102</t>
+  </si>
+  <si>
+    <t>Apple EarPods ze złączem Lightning Złącze Lightning</t>
+  </si>
+  <si>
+    <t>B01M1EEPOB</t>
+  </si>
+  <si>
+    <t>LPNHE782528595</t>
+  </si>
+  <si>
+    <t>Metronic Kabel RJ 45 ethernet i TV koncentryczny męski/męski 2 metry 395285</t>
+  </si>
+  <si>
+    <t>B0BN5WGYFD</t>
+  </si>
+  <si>
+    <t>LPNHE780052095</t>
+  </si>
+  <si>
+    <t>HELLA 8JA 005 951-001 Wtyczka - 12V - Wtyczki: Styk śrubowy 13-polig/ Schraubanschlüssen</t>
+  </si>
+  <si>
+    <t>B003NDSSPU</t>
+  </si>
+  <si>
+    <t>LPNHK239117501</t>
+  </si>
+  <si>
+    <t>spL1i98lOJ8</t>
+  </si>
+  <si>
+    <t>0619098088892</t>
+  </si>
+  <si>
+    <t>Ion8 Butelka na Wodę dla Dzieci ze Stali, 400 ml/13 oz, Szczelna, Łatwa do Otwarcia, Bezpieczny Zamek, Można Myć w Zmywarce, Składany Uchwyt, Łatwa w Czyszczeniu, Metalowa Butelka na Wodę OneTouch 2.0 Cyraneczka</t>
+  </si>
+  <si>
+    <t>B0BS6XG9RC</t>
+  </si>
+  <si>
+    <t>LPNIC099206819</t>
+  </si>
+  <si>
+    <t>Valeo - Filtr silnika – filtr paliwa 587702 – doskonałe właściwości filtracji, długa pojemność, dokładny i łatwy</t>
+  </si>
+  <si>
+    <t>B00DZ1JLWE</t>
+  </si>
+  <si>
+    <t>LPNHE880411496</t>
+  </si>
+  <si>
+    <t>ANSMANN Energooszczędne gniazdko</t>
+  </si>
+  <si>
+    <t>B085LNJHG5</t>
+  </si>
+  <si>
+    <t>LPNHE792445613</t>
+  </si>
+  <si>
+    <t>Bingfu Antena WiFi zewnętrzna antena dwuzakresowa 2,4/5,8 GHz uchwyt ścienny MIMO RP-SMA i SMA męska antena zamiennik do bezprzewodowego routera WiFi, monitorowania wideo, adaptera USB WiFi</t>
+  </si>
+  <si>
+    <t>B099NC8BMR</t>
+  </si>
+  <si>
+    <t>LPNHE777091307</t>
+  </si>
+  <si>
+    <t>Peruzzo Nakrętka z przetyczką 365, czarna, 10 x 10 x 10 cm</t>
+  </si>
+  <si>
+    <t>B00FFZ6HPC</t>
+  </si>
+  <si>
+    <t>LPNRP016093470</t>
+  </si>
+  <si>
+    <t>LEDVANCE SMART+ Plug / Einzel-Pack Bluetooth Version</t>
+  </si>
+  <si>
+    <t>B07SH1Z836</t>
+  </si>
+  <si>
+    <t>LPNHE731681078</t>
+  </si>
+  <si>
+    <t>Faac 787007 XT2 433 SLH 2-kanałowy nadajnik zdalnie sterowany automatyzacja, 433 MHz, biały</t>
+  </si>
+  <si>
+    <t>B00WSZQX5Q</t>
+  </si>
+  <si>
+    <t>LPNA027124156</t>
+  </si>
+  <si>
+    <t>Bo-Camp Etui z liną antykradzieżową i paskiem napinającym 40 cm czarny - czarny</t>
+  </si>
+  <si>
+    <t>B016QPFQBK</t>
+  </si>
+  <si>
+    <t>LPNHK291856726</t>
+  </si>
+  <si>
+    <t>Logitech Pebble Mysz bezprzewodowa z Bluetooth lub odbiornikiem 2,4 Ghz, cicha, smukła mysz komputerowa z cichym klikaniem dla laptopów, notebooków,iPadów, komputerów PC i Mac oraz Chromebooków - Róża Różowy</t>
+  </si>
+  <si>
+    <t>B07VCFS1WM</t>
+  </si>
+  <si>
+    <t>LPNIC083644867</t>
+  </si>
+  <si>
+    <t>Oryginalny filtr kartridżowy Kärcher KFI 3310: 1 szt., pasuje do odkurzaczy na mokro i na sucho oraz do odkurzaczy piorących Kärcher, numer katalogowy 2.863-303.0</t>
+  </si>
+  <si>
+    <t>B09N1C7CY3</t>
+  </si>
+  <si>
+    <t>LPNHE784816520</t>
+  </si>
+  <si>
+    <t>Callni Pokrowiec na meble ogrodowe, wodoszczelna, tkanina Oxford 420D, z wiatroszczelnymi klipsami, odporna na warunki zimowe, ochrona przed promieniowaniem UV, pokrowiec ochronny na meble balkonowe, 190*140*90</t>
+  </si>
+  <si>
+    <t>B0BWML69F6</t>
+  </si>
+  <si>
+    <t>LPNHE782084022</t>
+  </si>
+  <si>
+    <t>WAGNER WPC wałek do roślin WPC Ø 29 x 7 cm, do użytku na zewnątrz i wewnątrz, kolor antracytowy, z kompozytu Wood Plastic Composite z 2 blokadami, nośność 100 kg - 20052501 (Ø) 29 x (H) 7 cm antracytowy</t>
+  </si>
+  <si>
+    <t>B014P20CWY</t>
+  </si>
+  <si>
+    <t>LPNHE781869641</t>
+  </si>
+  <si>
+    <t>0745883696956</t>
+  </si>
+  <si>
+    <t>Belkin Mini DisplayPort-/HDMI-Kabel (1,8 m, geeignet für 4K-Auflösung, Macbook Air, Macbook Pro und andere Mini DisplayPort-Geräte) schwarz, F2CD080BT06 1.8m</t>
+  </si>
+  <si>
+    <t>B013P0JTGC</t>
+  </si>
+  <si>
+    <t>LPNHK161872462</t>
+  </si>
+  <si>
+    <t>0632111336589</t>
+  </si>
+  <si>
+    <t>TOPDON OBD2 AL300 samochodowy uniwersalny czytnik kodów błędów z pełnymi funkcjami OBD2, odczyt i kasowanie kodów do wyłączania lampki kontrolnej silnika</t>
+  </si>
+  <si>
+    <t>B08L96RZ49</t>
+  </si>
+  <si>
+    <t>LPNRP025504730</t>
+  </si>
+  <si>
+    <t>Borussia Dortmund Filiżanka południowa trybuna, ceramika, 0,4 litra</t>
+  </si>
+  <si>
+    <t>B0BN682622</t>
+  </si>
+  <si>
+    <t>LPNHE889322032</t>
+  </si>
+  <si>
+    <t>4 w 1 Elektryczny spieniacz do mleka 600W, 240 ml Milk Frother, Mikser do mleka na gorąco/zimno pianka grzewcza mleko do kawy Cappuccino Macchiato Latte, Automatyczna, nieprzywierająca powłoka</t>
+  </si>
+  <si>
+    <t>B0BRHVKZ1M</t>
+  </si>
+  <si>
+    <t>LPNIC076763195</t>
+  </si>
+  <si>
+    <t>spL1JNKkmj5</t>
+  </si>
+  <si>
+    <t>Gardena Quadrang</t>
+  </si>
+  <si>
+    <t>B09J92H96N</t>
+  </si>
+  <si>
+    <t>LPNHK261911988</t>
+  </si>
+  <si>
+    <t>MacBook zasilacz 87 W/kabel USB typu C (USB), ładowarka/kompatybilny z MacBook Pro (2016/2017/2018/2019/2020), Huawei, MacBook, Dell, Lenovo, Asus, Acer, HP, Samsung, Xiaomi/adapter sieciowy</t>
+  </si>
+  <si>
+    <t>B0C1K5F3BD</t>
+  </si>
+  <si>
+    <t>LPNHE741863793</t>
+  </si>
+  <si>
+    <t>Vailikey 3 przyciski Smart Car Pilot Pilot Zamiennik dla Audi Q5 A4 A5 868MHz 8T0959754D</t>
+  </si>
+  <si>
+    <t>B0BGKFG7XJ</t>
+  </si>
+  <si>
+    <t>LPNRP003189834</t>
+  </si>
+  <si>
+    <t>spL1I20K9mo</t>
+  </si>
+  <si>
+    <t>Casio Classwiz FX-991EX Kalkulator, Czarny, 1.02 x 16.51 x 7.62 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00ZZ93346</t>
+  </si>
+  <si>
+    <t>LPNA053882684</t>
+  </si>
+  <si>
+    <t>TFA Dostmann Radiowa stacja pogodowa, 35.1165.01, prognoza pogody z symbolami, ciśnienie powietrza z grafiką, faza księżyca, wraz z czujnikiem zewnętrznym, wartości maks. min., Amazon Exclusiv, czarna</t>
+  </si>
+  <si>
+    <t>B09XFD49NZ</t>
+  </si>
+  <si>
+    <t>LPNHK278279778</t>
+  </si>
+  <si>
+    <t>HiLetgo TB6612 Mosfet for Arduino Motor Shield Standard IIC I2C TB6612FNG Stepper Silnik PCA9685 PWM Servo Driver Shield V2 Robot PWM One Mega R3 Replace L293D</t>
+  </si>
+  <si>
+    <t>B081V74H6B</t>
+  </si>
+  <si>
+    <t>LPNHE779783090</t>
+  </si>
+  <si>
+    <t>DeLock DisplayPort adapter do monitora USB typu C 4K 60 Hz</t>
+  </si>
+  <si>
+    <t>B07FYLCG3S</t>
+  </si>
+  <si>
+    <t>LPNHE741992780</t>
+  </si>
+  <si>
+    <t>spL1JNKkL6L</t>
+  </si>
+  <si>
+    <t>Hd-Line ‎LEYF2111C Odbiornik Multimedialny, Czarny, ‎21.4 x 16.5 x 5.1 cm</t>
+  </si>
+  <si>
+    <t>B08V1HPR6W</t>
+  </si>
+  <si>
+    <t>LPNHK173642968</t>
+  </si>
+  <si>
+    <t>DVBT2 i DVBC2 Combo odbiornik kablowy, dekoder TNT HD do telewizora - Dekoder HDMI, adapter, obudowa, tuner, demodulator</t>
+  </si>
+  <si>
+    <t>B07JJ48C1M</t>
+  </si>
+  <si>
+    <t>LPNHK171052815</t>
+  </si>
+  <si>
+    <t>Ohrhörer/Kopfhörer, schallisoliert, Geräuschunterdrückung, kompatibel mit iPhone, kabelgebundene Kopfhörer mit Mikrofon und Lautstärkeregler, kompatibel mit iPhone 14/14 Pro/13/12/12Pro/SE/11/11Pro</t>
+  </si>
+  <si>
+    <t>B0CFFLFM5N</t>
+  </si>
+  <si>
+    <t>LPNHE781794090</t>
+  </si>
+  <si>
+    <t>0725452455764</t>
+  </si>
+  <si>
+    <t>Gardena rozdzielacz poczwórny: możliwość podłączenia do 4 urządzeń do jednego kranu, pasuje do sterowników nawadniania Gardena, możliwość regulacji i odcięcia przepływu wody (8194-20) 4-drożny dystrybutor Pojedynczy</t>
+  </si>
+  <si>
+    <t>B001J1UABS</t>
+  </si>
+  <si>
+    <t>LPNHK173734722</t>
+  </si>
+  <si>
+    <t>0840262388436</t>
+  </si>
+  <si>
+    <t>OtterBox 77-89229 Symmetry+ Przezroczyste Etui na iPhone 14 Pro na MagSafe, Wstrząsoodporny, Potrójnie Testowany Zgodnie ze Standardami Wojskowymi, Ochrona Antybakteryjna, Przezroczyste iPhone 14 Pro Przezroczyste</t>
+  </si>
+  <si>
+    <t>B0B435C7ML</t>
+  </si>
+  <si>
+    <t>LPNHE741726160</t>
+  </si>
+  <si>
+    <t>Siodełko rowerowe sprężyna śrubowa nity brązowe vintage</t>
+  </si>
+  <si>
+    <t>B00YQASMVE</t>
+  </si>
+  <si>
+    <t>LPNHK265328871</t>
+  </si>
+  <si>
+    <t>0745883831968</t>
+  </si>
+  <si>
+    <t>Belkin BoostCharge Flex silikonowy kabel USB typu A do Lightning (3 m/10FT), kabel ładujący z certyfikatem MFi do iPhone 13, 12, 11, Pro, Max, Mini, SE, iPad i więcej - niebieski</t>
+  </si>
+  <si>
+    <t>B09K495F3Q</t>
+  </si>
+  <si>
+    <t>LPNHE741968427</t>
+  </si>
+  <si>
+    <t>spL1JNKkK8P</t>
+  </si>
+  <si>
+    <t>Sony ICF-C1W radiobudzik (wyświetlacz LED, alarm) białe</t>
+  </si>
+  <si>
+    <t>B00I0D0RT8</t>
+  </si>
+  <si>
+    <t>LPNHE782434602</t>
+  </si>
+  <si>
+    <t>AXA 1 x lampa przednia, pico lampa ostrzegawcza, kolor czarny</t>
+  </si>
+  <si>
+    <t>B00VG8WLT8</t>
+  </si>
+  <si>
+    <t>LPNRP024902922</t>
+  </si>
+  <si>
+    <t>0840262386906</t>
+  </si>
+  <si>
+    <t>OtterBox Symmetry+ Etui do iPhone 14 Pro Max z MagSafe, Odporne Na Wstrząsy, Potrójnie Testowane Zgodnie ze Standardami Wojskowymi, Ochrona Antybakteryjna, Niebieskie iPhone 14 Pro Max Niebieskie</t>
+  </si>
+  <si>
+    <t>B0B4362XCF</t>
+  </si>
+  <si>
+    <t>LPNHE778932001</t>
+  </si>
+  <si>
+    <t>Trust Ceto bezstykowy czytnik kart Smartcard, czytnik kart NFC, czytnik kart osobistych, czytnik kart USB DNI 3.0, typ A, typ B, Mifare 1k i 4K, zrównoważone wzornictwo</t>
+  </si>
+  <si>
+    <t>B0BNVQJP5V</t>
+  </si>
+  <si>
+    <t>LPNA054055607</t>
+  </si>
+  <si>
+    <t>spL1JNKkK8L</t>
+  </si>
+  <si>
+    <t>0717994475065</t>
+  </si>
+  <si>
+    <t>Dyktafon cyfrowy 32 GB</t>
+  </si>
+  <si>
+    <t>B0BTYBZPTG</t>
+  </si>
+  <si>
+    <t>LPNHE758357236</t>
+  </si>
+  <si>
+    <t>ARENA stroje kąpielowe Kobiety Damski kostium kąpielowy Challenge Solid (1 w zestawie) 32 Czerwony</t>
+  </si>
+  <si>
+    <t>B0B1N71NLP</t>
+  </si>
+  <si>
+    <t>LPNHE880340636</t>
+  </si>
+  <si>
+    <t>ELDOTRADO trening zawieszenie do siłowni w domu, domowy trening zawieszenia do drzwi, trening zawieszenia trener fitness do treningu w domu, zestaw narzędzi do domu siłowni</t>
+  </si>
+  <si>
+    <t>B09FC6NXJ1</t>
+  </si>
+  <si>
+    <t>LPNIC106269344</t>
+  </si>
+  <si>
+    <t>Gigaset As690 Telefon Dect Bezprzewodowy Bez Automatycznej Sekretarki, Biały 1 telefon bez automatycznej sekretarki Biały</t>
+  </si>
+  <si>
+    <t>B07RQKX6BS</t>
+  </si>
+  <si>
+    <t>LPNHK185050985</t>
+  </si>
+  <si>
+    <t>ARENA Jednoczęściowy strój kąpielowy Kobiety One Big Logo 38 Czarny/Srebrny</t>
+  </si>
+  <si>
+    <t>B0BMHMHS5T</t>
+  </si>
+  <si>
+    <t>LPNHE881355528</t>
+  </si>
+  <si>
+    <t>0745883843114</t>
+  </si>
+  <si>
+    <t>Adapter Belkin USB typu C na 2,5 Gb Ethernet, certyfikat USB-IF Thunderbolt 3 i 4 / Adapter USB-C na LAN zgodny z MacBookiem Pro/Air, iPadem Pro, XPS, Surface i innymi urządzeniami z portem USB-C</t>
+  </si>
+  <si>
+    <t>B0BMQRTWHC</t>
+  </si>
+  <si>
+    <t>LPNA026537321</t>
+  </si>
+  <si>
+    <t>Cortassa Para Wymiana tłoków (Sprężyny gazowe) do łóżka pojemnik odległość między otworami 41,5 cm (głowica otwór przelotowy, 1000 N) Głowica otworu przelotowego 1000 N</t>
+  </si>
+  <si>
+    <t>B08N9TMJND</t>
+  </si>
+  <si>
+    <t>LPNHE784469440</t>
+  </si>
+  <si>
+    <t>Technoline WS6442 nowoczesna stacja pogodowa, czytelny wyświetlacz, duża przejrzystość, kolor srebrny, czarny</t>
+  </si>
+  <si>
+    <t>B07ZKXYBPK</t>
+  </si>
+  <si>
+    <t>LPNHK279548989</t>
+  </si>
+  <si>
+    <t>Gigaset E275 Das Neue schnurlose Telefon mit großen Tasten, große Zahlen und Starke Klingeltöne. Schwarz, Italien</t>
+  </si>
+  <si>
+    <t>B0961NJ6QN</t>
+  </si>
+  <si>
+    <t>LPNA050964718</t>
+  </si>
+  <si>
+    <t>FeinTech VSW12100 HDMI 2.1 Switch 2 w 1 Out 4K 120Hz 8K 60Hz 48Gbps do Xbox PS5</t>
+  </si>
+  <si>
+    <t>B09ZV7SLXY</t>
+  </si>
+  <si>
+    <t>LPNIC083248364</t>
+  </si>
+  <si>
+    <t>Gardena sterownik nawadniania Select: automatyczne i oszczędzające czas nawadnianie dzięki 3 harmonogramom, funkcja Water Now (1891-20)</t>
+  </si>
+  <si>
+    <t>B07JM7NXQT</t>
+  </si>
+  <si>
+    <t>LPNHK231405439</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Watch 3 Active szary, wyświetlacz LCD 1,83 cala, Bluetooth, 100 trybów sportowych, monitorowanie kondycji fizycznej, wodoszczelny, 50 m, czas pracy baterii do 12 dni</t>
+  </si>
+  <si>
+    <t>B0C8JZJH7Z</t>
+  </si>
+  <si>
+    <t>LPNHE882744966</t>
+  </si>
+  <si>
+    <t>SACHS Cylinder nadajnika sprzęgła 6284 605 102, jakość OE, zapasowy cylinder nadajnika sprzęgła do samochodu</t>
+  </si>
+  <si>
+    <t>B0BCKZBGGZ</t>
+  </si>
+  <si>
+    <t>LPNRP025504778</t>
+  </si>
+  <si>
+    <t>0194252781401</t>
+  </si>
+  <si>
+    <t>Apple Silikonowe etui z MagSafe (do iPhone 13 Pro Max) - północ Silikonowe Etui z MagSafe Północ</t>
+  </si>
+  <si>
+    <t>B09G934P64</t>
+  </si>
+  <si>
+    <t>LPNA053800495</t>
+  </si>
+  <si>
+    <t>Hama 44704 adapter kasetowy VHS-C / VHS, 6 mm, zmotoryzowany</t>
+  </si>
+  <si>
+    <t>B00005QFCJ</t>
+  </si>
+  <si>
+    <t>LPNA053760306</t>
+  </si>
+  <si>
+    <t>Bosch 258006046 sonda lambda</t>
+  </si>
+  <si>
+    <t>B0068MU41E</t>
+  </si>
+  <si>
+    <t>LPNHE741671620</t>
+  </si>
+  <si>
+    <t>Dell Active Pen - PN5122W</t>
+  </si>
+  <si>
+    <t>B09RQ39BTW</t>
+  </si>
+  <si>
+    <t>LPNHK184621346</t>
+  </si>
+  <si>
+    <t>Certec Filtr wody 3 w 1, kapsułka, 100 litrów</t>
+  </si>
+  <si>
+    <t>B07QLCZT4D</t>
+  </si>
+  <si>
+    <t>LPNRP018202103</t>
+  </si>
+  <si>
+    <t>Gardena sterownik nawadniania za pomocą aplikacji Bluetooth®: Autom. nawadnianie ogrodu i balkonu, konfig. za pomocą aplikacji, cykle nawadniania w 3 harmonogramach, zasięg 10 m (01889-20)</t>
+  </si>
+  <si>
+    <t>B08KGNZ3T9</t>
+  </si>
+  <si>
+    <t>LPNHK226495103</t>
+  </si>
+  <si>
+    <t>OKZone Etui do Samsung Galaxy A50 / A30S / A50S, Etui na Telefon Komórkowy z Skóra PU Portfel, portfel z Gniazda na karty i Podpórka, Ochrona Przed Wstrząsami Flip Etui z Klapką (Czerwony)</t>
+  </si>
+  <si>
+    <t>B0BGS4KVNH</t>
+  </si>
+  <si>
+    <t>LPNHE785444238</t>
+  </si>
+  <si>
+    <t>HELLA 1AB 007 145-001 Reflektor, 12V, Czarny/Srebrny H4 - Anbauscheinwerfer Do montażu stojącego lub wiszącego</t>
+  </si>
+  <si>
+    <t>B006LKT0QS</t>
+  </si>
+  <si>
+    <t>LPNHE793839467</t>
+  </si>
+  <si>
+    <t>0811370023274</t>
+  </si>
+  <si>
+    <t>Twelve South AirFly Pro Bluetooth Wireless Audio Transmitter/Receiver für bis zu 2 AirPods/Wireless Kopfhörer; Verwendung mit jeder 3,5 mm Audio Buchse, Schwarz Airfly Pro Black</t>
+  </si>
+  <si>
+    <t>B0B1NRSRM3</t>
+  </si>
+  <si>
+    <t>LPNIC098999488</t>
+  </si>
+  <si>
+    <t>Nokia Nok 225 4G P-6,1 bu 225 4G Dual SIM, niebieski</t>
+  </si>
+  <si>
+    <t>B08MYGB3B8</t>
+  </si>
+  <si>
+    <t>LPNHE779809144</t>
+  </si>
+  <si>
+    <t>EWheel | Wzmocniony centralny kontroler do skuterów Xiaomi M365, Essential, 1S, Pro i Pro2 | Version V3 | Zawiera prezent pasty termicznej (Essential/1S/Pro/Pro2)</t>
+  </si>
+  <si>
+    <t>B08X3TBNS9</t>
+  </si>
+  <si>
+    <t>LPNHK276099403</t>
+  </si>
+  <si>
+    <t>LPNHK308924207</t>
+  </si>
+  <si>
+    <t>0194253945697</t>
+  </si>
+  <si>
+    <t>Apple Etui z tkaniny FineWoven z MagSafe do iPhone’a 15 Pro – czarne ​​​​​​​</t>
+  </si>
+  <si>
+    <t>B0CHWS35B9</t>
+  </si>
+  <si>
+    <t>LPNHE783159644</t>
+  </si>
+  <si>
+    <t>0021038534596</t>
+  </si>
+  <si>
+    <t>Toro 53459 Versenkregner, 570er-Serie, 10,2 cm, 3,8 m, Volldüse, Schwarz</t>
+  </si>
+  <si>
+    <t>B081W86CBD</t>
+  </si>
+  <si>
+    <t>LPNHE780221717</t>
+  </si>
+  <si>
+    <t>oGoDeal Nasadka mopa do odkurzacza Dyson V11, V10, V8, V7, V15, akcesoria do odkurzacza, elektryczna nasadka mopa z wbudowanym zbiornikiem na wodę, światło LED i 12 mopów nadających się do prania + 1</t>
+  </si>
+  <si>
+    <t>B0B8D5TLB9</t>
+  </si>
+  <si>
+    <t>LPNHE778191515</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy Fold 5 Slim S Pen Case Graphite - EF-OF94PCBEGWW Slim S-pen™ Case grafit</t>
+  </si>
+  <si>
+    <t>B0C81CHJ1W</t>
+  </si>
+  <si>
+    <t>LPNA050732463</t>
+  </si>
+  <si>
+    <t>0077924059247</t>
+  </si>
+  <si>
+    <t>Weber 7183 Premium Pokrowiec do Spirit/Spirit II 300 i Spirit EO-210, Czarny, 62 x 55 x 95 cm</t>
+  </si>
+  <si>
+    <t>B07HCBRMJY</t>
+  </si>
+  <si>
+    <t>LPNHK233064170</t>
+  </si>
+  <si>
+    <t>Bosch 0258017025 sonda lambda z wtyczką specyficzną dla pojazdu</t>
+  </si>
+  <si>
+    <t>B00BL6M5T6</t>
+  </si>
+  <si>
+    <t>LPNHE794323431</t>
+  </si>
+  <si>
+    <t>0840304701889</t>
+  </si>
+  <si>
+    <t>OtterBox Fre Etui do iPhone 14 na MagSafe, Wodoodporne (IP68), Eleganckie Etui z Wbudowanym Zabezpieczeniem Ekranu, Przetestowane 5 Razy Zgodnie ze Standardami Wojskowymi, Czarne iPhone 14 Czarne</t>
+  </si>
+  <si>
+    <t>B0B433WZLH</t>
+  </si>
+  <si>
+    <t>LPNA053611704</t>
+  </si>
+  <si>
+    <t>RideLink RDKS | czujniki ciśnienia w oponach | temperatura w oponach | TPMS | Bluethooth 5.0 | pasuje do zaworu 3,5</t>
+  </si>
+  <si>
+    <t>B0C34C857S</t>
+  </si>
+  <si>
+    <t>LPNHK273662281</t>
+  </si>
+  <si>
+    <t>spL1i98KnI7</t>
+  </si>
+  <si>
+    <t>Asus 90YH03G1-B5UA00 Słuchawki Bezprzewodowe, Czarny</t>
+  </si>
+  <si>
+    <t>B09WN85W6Y</t>
+  </si>
+  <si>
+    <t>LEZU0000000254</t>
+  </si>
+  <si>
+    <t>SuperRollo GW190 Podtynkowa Skrzynia Pasowa Elektryczny Nawijacz Pasowy 23mm Taśmy Rolety Napęd Rolety Elektryczne do 45 kg SR10190 do 45 kg (ok. 6 m²) Standard maks. 45 kg (6 m²)</t>
+  </si>
+  <si>
+    <t>B017H78S8Y</t>
+  </si>
+  <si>
+    <t>LPNHE783511525</t>
+  </si>
+  <si>
+    <t>Ryobi RY18PW22A-0 Akumulatorowa Myjka Środkowego Ciśnienia, 18V, Dysza Turbo do Trudnych Zastosowań Czyszczących Bez akumulatora i ładowarki</t>
+  </si>
+  <si>
+    <t>B08KRYRKGT</t>
+  </si>
+  <si>
+    <t>LPNHE733121929</t>
+  </si>
+  <si>
+    <t>spL1JNKkKkJ</t>
+  </si>
+  <si>
+    <t>HTC VIVE TRACKER 3.0</t>
+  </si>
+  <si>
+    <t>B08YY215VB</t>
+  </si>
+  <si>
+    <t>LPNHE680286478</t>
+  </si>
+  <si>
+    <t>spL1i98L0Kp</t>
+  </si>
+  <si>
+    <t>0810038855868</t>
+  </si>
+  <si>
+    <t>Fitbit Charge 5 Tracker aktywności fizycznej</t>
+  </si>
+  <si>
+    <t>B09BXQ4HMB</t>
+  </si>
+  <si>
+    <t>LPNHK266365652</t>
+  </si>
+  <si>
+    <t>spL1ii1LLlM</t>
+  </si>
+  <si>
+    <t>OtterBox Symmetry+ Etui do iPhone 12 Pro Maxz MagSafe, Odporne Na Wstrząsy i Upadki, Ochronne Cienkie Etui, Potrójnie Przetestowane Zgodnie ze Standardami Wojskowymi, Różowe</t>
+  </si>
+  <si>
+    <t>B08RMPCMX7</t>
+  </si>
+  <si>
+    <t>LPNHE784635473</t>
+  </si>
+  <si>
+    <t>0743878044430</t>
+  </si>
+  <si>
+    <t>Klipsch T5 Słuchawki Bluetooth Czarne</t>
+  </si>
+  <si>
+    <t>B088ZPSLCV</t>
+  </si>
+  <si>
+    <t>LPNIC083836748</t>
+  </si>
+  <si>
     <t>Grundfos Wysoka wydajność pompa krążąca, alfa1 L 25-40 180, 4-25 kW, 0,05-0,26a, PN10, maksymalna wysokość 40 dm, 14,9 x 10,8 x 18 centymetrów, kolor czarny (odniesienie: 99160579), standard</t>
   </si>
   <si>
     <t>B077HRQRPT</t>
   </si>
   <si>
     <t>LPNHE741870878</t>
-  </si>
-[...1441 lines deleted...]
-    <t>LPNHE784635473</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1879,3279 +1879,3279 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>5712607862633</v>
+        <v>5903108549134</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>182.63</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8434844949249</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>4051055000879</v>
+        <v>6971785941533</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E4">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112.71</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>4711081504061</v>
+        <v>5904054198087</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>104.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>5054000622323</v>
+        <v>857199007958</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>80.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>8806095084602</v>
+        <v>3126170136404</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E7">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77.74</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>8715946674711</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>69.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B9" s="1">
-        <v>6438409051172</v>
+        <v>8431270266360</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E9">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64.71</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B10" s="1"/>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E10">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60.31</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>3165142696249</v>
+        <v>27</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E11">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B12" s="1">
-        <v>7438629249112</v>
+        <v>8028400065940</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>37.77</v>
+        <v>1.5</v>
+      </c>
+      <c r="G12" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>33</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5411478480051</v>
       </c>
       <c r="C13" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>29.99</v>
+        <v>1.84</v>
+      </c>
+      <c r="G13" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>36</v>
+      </c>
+      <c r="B14" s="1">
+        <v>5906970405492</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>27.45</v>
+        <v>3.48</v>
+      </c>
+      <c r="G14" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>4001073446845</v>
+        <v>41</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>21.99</v>
+        <v>3.88</v>
+      </c>
+      <c r="G15" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B16" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="B16" s="1">
+        <v>4047443432421</v>
+      </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>21.81</v>
+        <v>4.0</v>
+      </c>
+      <c r="G16" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B17" s="1"/>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>20.49</v>
+        <v>4.45</v>
+      </c>
+      <c r="G17" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B18" s="1">
-        <v>8059968055623</v>
+        <v>4052899992573</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>19.4</v>
+        <v>4.48</v>
+      </c>
+      <c r="G18" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B19" s="1"/>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>16.96</v>
+        <v>4.53</v>
+      </c>
+      <c r="G19" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1">
-        <v>4009816010711</v>
+        <v>5294511208054</v>
       </c>
       <c r="C20" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20">
-        <v>14.49</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B21" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4063004058367</v>
+      </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>13.31</v>
+        <v>5.6</v>
+      </c>
+      <c r="G21" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>3492548232895</v>
+        <v>67</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>12.99</v>
+        <v>6.09</v>
+      </c>
+      <c r="G22" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B23" s="1">
-        <v>4011558071240</v>
+        <v>8430046131550</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>12.72</v>
+        <v>6.19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="B24" s="1"/>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>12.65</v>
+        <v>6.56</v>
+      </c>
+      <c r="G24" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B25" s="1">
-        <v>6974142401282</v>
+        <v>5906970407748</v>
       </c>
       <c r="C25" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>10.29</v>
+        <v>6.76</v>
+      </c>
+      <c r="G25" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="B26" s="1"/>
       <c r="C26" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>10.29</v>
+        <v>6.93</v>
+      </c>
+      <c r="G26" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B27" s="1">
-        <v>5294511208054</v>
+        <v>4008789197146</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>5.13</v>
+        <v>7.51</v>
+      </c>
+      <c r="G27" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B28" s="1">
-        <v>4892210182906</v>
+        <v>5906970416689</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>135.99</v>
+        <v>8.01</v>
       </c>
       <c r="G28" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5906970409131</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>89.99</v>
+        <v>8.36</v>
       </c>
       <c r="G29" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B30" s="1">
-        <v>5906970408714</v>
+        <v>4047024909588</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D30" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>71.41</v>
+        <v>8.5</v>
       </c>
       <c r="G30" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4057665421455</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>69.0</v>
+        <v>8.53</v>
       </c>
       <c r="G31" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>62.65</v>
+        <v>8.74</v>
       </c>
       <c r="G32" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B33" s="1">
-        <v>5397184635384</v>
+        <v>4063004478042</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="D33" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>49.64</v>
+        <v>8.89</v>
       </c>
       <c r="G33" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="B34" s="1">
-        <v>4007249447043</v>
+        <v>4260464593319</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34">
-        <v>44.38</v>
+        <v>8.9</v>
       </c>
       <c r="G34" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>44.13</v>
+        <v>9.08</v>
       </c>
       <c r="G35" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="B36" s="1">
-        <v>4026423995002</v>
+        <v>5906970407755</v>
       </c>
       <c r="C36" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D36" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36">
-        <v>39.99</v>
+        <v>9.1</v>
       </c>
       <c r="G36" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B37" s="1">
-        <v>4250366865256</v>
+        <v>5056580184864</v>
       </c>
       <c r="C37" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="D37" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>39.84</v>
+        <v>9.21</v>
       </c>
       <c r="G37" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C38" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>37.37</v>
+        <v>9.21</v>
       </c>
       <c r="G38" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="B39" s="1">
-        <v>4250366857411</v>
+        <v>5906970409032</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="D39" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>35.99</v>
+        <v>9.61</v>
       </c>
       <c r="G39" t="s">
-        <v>138</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>127</v>
+      </c>
+      <c r="B40" s="1">
+        <v>4047025243124</v>
       </c>
       <c r="C40" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>33.99</v>
+        <v>9.68</v>
       </c>
       <c r="G40" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="B41" s="1">
-        <v>8713439247367</v>
+        <v>4260555441048</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>30.99</v>
+        <v>9.75</v>
       </c>
       <c r="G41" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="B42" s="1">
-        <v>4905524962048</v>
+        <v>5906970416580</v>
       </c>
       <c r="C42" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="D42" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42">
-        <v>28.0</v>
+        <v>9.95</v>
       </c>
       <c r="G42" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>27.99</v>
+        <v>10.0</v>
       </c>
       <c r="G43" t="s">
-        <v>97</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>141</v>
+      </c>
+      <c r="B44" s="1">
+        <v>6974142401282</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>27.72</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="B45" s="1">
-        <v>5906970400282</v>
+        <v>6974142401282</v>
       </c>
       <c r="C45" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F45">
-        <v>27.36</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="B46" s="1">
-        <v>5906970407816</v>
+        <v>4044197980420</v>
       </c>
       <c r="C46" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="D46" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>27.28</v>
+        <v>10.3</v>
       </c>
       <c r="G46" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B47" s="1"/>
       <c r="C47" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="D47" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>27.0</v>
+        <v>10.35</v>
       </c>
       <c r="G47" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B48" s="1"/>
       <c r="C48" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="D48" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>26.99</v>
+        <v>10.38</v>
       </c>
       <c r="G48" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="B49" s="1">
-        <v>5906970409865</v>
+        <v>8432393004402</v>
       </c>
       <c r="C49" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="D49" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>26.85</v>
+        <v>11.12</v>
       </c>
       <c r="G49" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="B50" s="1">
-        <v>4549526612008</v>
+        <v>8022068066936</v>
       </c>
       <c r="C50" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="D50" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F50">
-        <v>25.88</v>
+        <v>11.19</v>
       </c>
       <c r="G50" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B51" s="1"/>
       <c r="C51" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="D51" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51">
-        <v>25.06</v>
+        <v>11.19</v>
       </c>
       <c r="G51" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>6974442981200</v>
+        <v>165</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>164</v>
       </c>
       <c r="C52" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="D52" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F52">
-        <v>24.3</v>
+        <v>11.75</v>
       </c>
       <c r="G52" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C53" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="D53" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53">
-        <v>22.99</v>
+        <v>11.89</v>
       </c>
       <c r="G53" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B54" s="1">
-        <v>4054278598819</v>
+        <v>5413346358516</v>
       </c>
       <c r="C54" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="D54" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>20.91</v>
+        <v>11.99</v>
       </c>
       <c r="G54" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B55" s="1"/>
+        <v>177</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>176</v>
+      </c>
       <c r="C55" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="D55" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>18.44</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>12.65</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B56" s="1">
-        <v>4013674142637</v>
+        <v>4011558071240</v>
       </c>
       <c r="C56" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="D56" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>18.2</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>12.72</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="B57" s="1">
-        <v>3420743952850</v>
+        <v>3492548232895</v>
       </c>
       <c r="C57" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="D57" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>17.16</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>186</v>
+      </c>
+      <c r="B58" s="1">
+        <v>4260042950855</v>
       </c>
       <c r="C58" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="D58" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>16.99</v>
+        <v>13.28</v>
       </c>
       <c r="G58" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="B59" s="1"/>
       <c r="C59" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="D59" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="E59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>14.99</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>13.31</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B60" s="1"/>
+        <v>192</v>
+      </c>
+      <c r="B60" s="1">
+        <v>8436550451375</v>
+      </c>
       <c r="C60" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="D60" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F60">
-        <v>14.85</v>
+        <v>13.45</v>
       </c>
       <c r="G60" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B61" s="1">
-        <v>5906970416115</v>
+        <v>4009269383028</v>
       </c>
       <c r="C61" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="D61" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61">
-        <v>14.85</v>
+        <v>13.99</v>
       </c>
       <c r="G61" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>198</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8596390897624</v>
       </c>
       <c r="C62" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="D62" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F62">
-        <v>14.6</v>
+        <v>14.26</v>
       </c>
       <c r="G62" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="B63" s="1">
-        <v>4012700339744</v>
+        <v>4009816010711</v>
       </c>
       <c r="C63" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="D63" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>14.59</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>14.49</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="B64" s="1">
-        <v>5413346358516</v>
+        <v>4012700339744</v>
       </c>
       <c r="C64" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="D64" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>11.99</v>
+        <v>14.59</v>
       </c>
       <c r="G64" t="s">
-        <v>189</v>
+        <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="C65" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="D65" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F65">
-        <v>11.89</v>
+        <v>14.6</v>
       </c>
       <c r="G65" t="s">
-        <v>134</v>
+        <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B66" s="1"/>
       <c r="C66" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="D66" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>11.75</v>
+        <v>14.85</v>
       </c>
       <c r="G66" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B67" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="B67" s="1">
+        <v>5906970416115</v>
+      </c>
       <c r="C67" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="D67" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>10.38</v>
+        <v>14.85</v>
       </c>
       <c r="G67" t="s">
-        <v>233</v>
+        <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B68" s="1"/>
+        <v>216</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>215</v>
+      </c>
       <c r="C68" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="D68" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>10.35</v>
+        <v>14.99</v>
       </c>
       <c r="G68" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>219</v>
+      </c>
+      <c r="B69" s="1">
+        <v>5906970406413</v>
       </c>
       <c r="C69" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="D69" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>10.0</v>
+        <v>14.99</v>
       </c>
       <c r="G69" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>5906970409032</v>
+        <v>223</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="C70" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="D70" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>9.61</v>
+        <v>15.79</v>
       </c>
       <c r="G70" t="s">
-        <v>134</v>
+        <v>226</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>5056580184864</v>
+        <v>228</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>227</v>
       </c>
       <c r="C71" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="D71" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>9.21</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>16.96</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C72" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="D72" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>9.21</v>
+        <v>16.99</v>
       </c>
       <c r="G72" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>235</v>
+      </c>
+      <c r="B73" s="1">
+        <v>3420743952850</v>
       </c>
       <c r="C73" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="D73" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73">
-        <v>9.08</v>
+        <v>17.16</v>
       </c>
       <c r="G73" t="s">
-        <v>233</v>
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="B74" s="1">
-        <v>4260464593319</v>
+        <v>4082300016093</v>
       </c>
       <c r="C74" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="D74" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F74">
-        <v>8.9</v>
+        <v>17.68</v>
       </c>
       <c r="G74" t="s">
-        <v>106</v>
+        <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>4063004478042</v>
+        <v>243</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>242</v>
       </c>
       <c r="C75" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="D75" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75">
-        <v>8.89</v>
+        <v>17.95</v>
       </c>
       <c r="G75" t="s">
-        <v>193</v>
+        <v>102</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="B76" s="1">
-        <v>4057665421455</v>
+        <v>3276425877023</v>
       </c>
       <c r="C76" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
       <c r="D76" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76">
-        <v>8.53</v>
+        <v>18.08</v>
       </c>
       <c r="G76" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="B77" s="1">
-        <v>5906970409131</v>
+        <v>4013674142637</v>
       </c>
       <c r="C77" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="D77" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>8.36</v>
+        <v>18.2</v>
       </c>
       <c r="G77" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="B78" s="1"/>
       <c r="C78" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="D78" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>8.01</v>
+        <v>18.44</v>
       </c>
       <c r="G78" t="s">
-        <v>106</v>
+        <v>48</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="B79" s="1"/>
+        <v>255</v>
+      </c>
+      <c r="B79" s="1">
+        <v>8015058003653</v>
+      </c>
       <c r="C79" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="D79" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>6.93</v>
+        <v>18.48</v>
       </c>
       <c r="G79" t="s">
-        <v>193</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="B80" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4058075208513</v>
+      </c>
       <c r="C80" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="D80" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F80">
-        <v>6.56</v>
+        <v>19.13</v>
       </c>
       <c r="G80" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>261</v>
+      </c>
+      <c r="B81" s="1">
+        <v>8059968055623</v>
       </c>
       <c r="C81" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="D81" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>6.09</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>19.4</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="B82" s="1">
-        <v>4063004058367</v>
+        <v>8712013672335</v>
       </c>
       <c r="C82" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="D82" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F82">
-        <v>5.6</v>
+        <v>19.65</v>
       </c>
       <c r="G82" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="B83" s="1"/>
+        <v>267</v>
+      </c>
+      <c r="B83" s="1">
+        <v>5099206085664</v>
+      </c>
       <c r="C83" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="D83" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>4.53</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="B84" s="1"/>
+        <v>270</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4054278598819</v>
+      </c>
       <c r="C84" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="D84" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
-        <v>4.45</v>
+        <v>20.91</v>
       </c>
       <c r="G84" t="s">
-        <v>106</v>
+        <v>175</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="B85" s="1"/>
       <c r="C85" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="D85" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>21.81</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>276</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4001073446845</v>
       </c>
       <c r="C86" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="D86" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>5906970405492</v>
+        <v>280</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>279</v>
       </c>
       <c r="C87" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="D87" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F87">
-        <v>3.48</v>
+        <v>22.99</v>
       </c>
       <c r="G87" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>5411478480051</v>
+        <v>284</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>283</v>
       </c>
       <c r="C88" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="D88" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>1.84</v>
+        <v>23.24</v>
       </c>
       <c r="G88" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="B89" s="1">
-        <v>8028400065940</v>
+        <v>4026649265613</v>
       </c>
       <c r="C89" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="D89" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
       <c r="E89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F89">
-        <v>1.5</v>
+        <v>23.45</v>
       </c>
       <c r="G89" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="B90" s="1">
-        <v>4082300016093</v>
+        <v>6974442981200</v>
       </c>
       <c r="C90" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
       <c r="D90" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>17.68</v>
+        <v>24.3</v>
       </c>
       <c r="G90" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>294</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4078500063197</v>
       </c>
       <c r="C91" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="D91" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
-        <v>15.79</v>
+        <v>24.99</v>
       </c>
       <c r="G91" t="s">
-        <v>313</v>
+        <v>85</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="B92" s="1">
-        <v>4718487718887</v>
+        <v>4260675542557</v>
       </c>
       <c r="C92" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="D92" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F92">
-        <v>137.0</v>
+        <v>25.06</v>
       </c>
       <c r="G92" t="s">
-        <v>317</v>
+        <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>300</v>
+      </c>
+      <c r="B93" s="1">
+        <v>5906970402361</v>
       </c>
       <c r="C93" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="D93" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
-        <v>79.97</v>
+        <v>25.85</v>
       </c>
       <c r="G93" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="B94" s="1">
-        <v>4078500052924</v>
+        <v>4549526612008</v>
       </c>
       <c r="C94" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="D94" t="s">
-        <v>325</v>
+        <v>306</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F94">
-        <v>53.93</v>
+        <v>25.88</v>
       </c>
       <c r="G94" t="s">
-        <v>322</v>
+        <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="B95" s="1">
-        <v>4078500045698</v>
+        <v>4009816038296</v>
       </c>
       <c r="C95" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
       <c r="D95" t="s">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F95">
-        <v>39.99</v>
+        <v>26.7</v>
       </c>
       <c r="G95" t="s">
-        <v>322</v>
+        <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="B96" s="1">
-        <v>4029665064420</v>
+        <v>5906970409865</v>
       </c>
       <c r="C96" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="D96" t="s">
-        <v>331</v>
+        <v>312</v>
       </c>
       <c r="E96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F96">
-        <v>39.0</v>
+        <v>26.85</v>
       </c>
       <c r="G96" t="s">
-        <v>322</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>332</v>
+        <v>313</v>
       </c>
       <c r="B97" s="1">
-        <v>4009816038296</v>
+        <v>4043619639281</v>
       </c>
       <c r="C97" t="s">
-        <v>333</v>
+        <v>314</v>
       </c>
       <c r="D97" t="s">
-        <v>334</v>
+        <v>315</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F97">
-        <v>26.7</v>
+        <v>26.99</v>
       </c>
       <c r="G97" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="B98" s="1">
-        <v>4078500063197</v>
+        <v>4260675540997</v>
       </c>
       <c r="C98" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="D98" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F98">
-        <v>24.99</v>
+        <v>27.0</v>
       </c>
       <c r="G98" t="s">
-        <v>322</v>
+        <v>65</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="B99" s="1">
-        <v>4009269383028</v>
+        <v>5906970407816</v>
       </c>
       <c r="C99" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="D99" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>13.99</v>
+        <v>27.28</v>
       </c>
       <c r="G99" t="s">
-        <v>322</v>
+        <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>341</v>
+        <v>323</v>
       </c>
       <c r="B100" s="1">
-        <v>4008789197146</v>
+        <v>5906970400282</v>
       </c>
       <c r="C100" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="D100" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
-        <v>7.51</v>
+        <v>27.36</v>
       </c>
       <c r="G100" t="s">
-        <v>322</v>
+        <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>5903108549134</v>
+        <v>327</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>326</v>
       </c>
       <c r="C101" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="D101" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="E101">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>27.45</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>8434844949249</v>
+        <v>331</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>330</v>
       </c>
       <c r="C102" t="s">
-        <v>345</v>
+        <v>332</v>
       </c>
       <c r="D102" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>27.72</v>
+      </c>
+      <c r="G102" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="B103" s="1">
-        <v>6971785941533</v>
+        <v>8430525354630</v>
       </c>
       <c r="C103" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D103" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="E103">
         <v>0</v>
+      </c>
+      <c r="F103">
+        <v>27.79</v>
+      </c>
+      <c r="G103" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>5904054198087</v>
+        <v>338</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>337</v>
       </c>
       <c r="C104" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D104" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="E104">
         <v>0</v>
+      </c>
+      <c r="F104">
+        <v>27.99</v>
+      </c>
+      <c r="G104" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="B105" s="1">
-        <v>857199007958</v>
+        <v>4905524962048</v>
       </c>
       <c r="C105" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D105" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="E105">
         <v>0</v>
+      </c>
+      <c r="F105">
+        <v>28.0</v>
+      </c>
+      <c r="G105" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="B106" s="1">
-        <v>3126170136404</v>
+        <v>3379939180952</v>
       </c>
       <c r="C106" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D106" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="F106">
+        <v>29.01</v>
+      </c>
+      <c r="G106" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>8715946674711</v>
+        <v>349</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>348</v>
       </c>
       <c r="C107" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D107" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="E107">
         <v>0</v>
+      </c>
+      <c r="F107">
+        <v>29.99</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B108" s="1">
-        <v>4270001748553</v>
+        <v>8713439247367</v>
       </c>
       <c r="C108" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D108" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>99.95</v>
+        <v>30.99</v>
       </c>
       <c r="G108" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>4250009414209</v>
+        <v>357</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>356</v>
       </c>
       <c r="C109" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="D109" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109">
-        <v>50.03</v>
+        <v>33.99</v>
       </c>
       <c r="G109" t="s">
-        <v>366</v>
+        <v>341</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B110" s="1">
-        <v>4059923039433</v>
+        <v>3468336648162</v>
       </c>
       <c r="C110" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="D110" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>41.65</v>
+        <v>34.0</v>
       </c>
       <c r="G110" t="s">
-        <v>366</v>
+        <v>102</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B111" s="1">
-        <v>8430525354630</v>
+        <v>8057592400000</v>
       </c>
       <c r="C111" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="D111" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F111">
-        <v>27.79</v>
+        <v>34.28</v>
       </c>
       <c r="G111" t="s">
-        <v>366</v>
+        <v>102</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B112" s="1">
-        <v>5906970402361</v>
+        <v>4250366857411</v>
       </c>
       <c r="C112" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="D112" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>25.85</v>
+        <v>35.99</v>
       </c>
       <c r="G112" t="s">
-        <v>376</v>
+        <v>140</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>369</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3468336968376</v>
       </c>
       <c r="C113" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="D113" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
-        <v>23.24</v>
+        <v>36.08</v>
       </c>
       <c r="G113" t="s">
-        <v>366</v>
+        <v>102</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>8712013672335</v>
+        <v>373</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>372</v>
       </c>
       <c r="C114" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D114" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="E114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F114">
-        <v>19.65</v>
+        <v>37.37</v>
       </c>
       <c r="G114" t="s">
-        <v>366</v>
+        <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="B115" s="1">
-        <v>8015058003653</v>
+        <v>7438629249112</v>
       </c>
       <c r="C115" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="D115" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
-        <v>18.48</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>37.77</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="B116" s="1">
-        <v>8596390897624</v>
+        <v>4029665064420</v>
       </c>
       <c r="C116" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="D116" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
-        <v>14.26</v>
+        <v>39.0</v>
       </c>
       <c r="G116" t="s">
-        <v>366</v>
+        <v>85</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B117" s="1">
-        <v>4260042950855</v>
+        <v>4250366865256</v>
       </c>
       <c r="C117" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="D117" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
-        <v>13.28</v>
+        <v>39.84</v>
       </c>
       <c r="G117" t="s">
-        <v>366</v>
+        <v>65</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B118" s="1">
-        <v>8022068066936</v>
+        <v>4026423995002</v>
       </c>
       <c r="C118" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="D118" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="E118">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F118">
-        <v>11.19</v>
+        <v>39.99</v>
       </c>
       <c r="G118" t="s">
-        <v>366</v>
+        <v>65</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="B119" s="1"/>
+        <v>388</v>
+      </c>
+      <c r="B119" s="1">
+        <v>4078500045698</v>
+      </c>
       <c r="C119" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="D119" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
-        <v>11.19</v>
+        <v>39.99</v>
       </c>
       <c r="G119" t="s">
-        <v>366</v>
+        <v>85</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="B120" s="1">
-        <v>4044197980420</v>
+        <v>3662515033446</v>
       </c>
       <c r="C120" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D120" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="E120">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F120">
-        <v>10.3</v>
+        <v>40.96</v>
       </c>
       <c r="G120" t="s">
-        <v>366</v>
+        <v>102</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="B121" s="1">
-        <v>5906970416580</v>
+        <v>4059923039433</v>
       </c>
       <c r="C121" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="D121" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="E121">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F121">
-        <v>9.95</v>
+        <v>41.65</v>
       </c>
       <c r="G121" t="s">
-        <v>366</v>
+        <v>55</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>4047025243124</v>
+        <v>398</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>397</v>
       </c>
       <c r="C122" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="D122" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="E122">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F122">
-        <v>9.68</v>
+        <v>44.13</v>
       </c>
       <c r="G122" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="B123" s="1">
-        <v>5906970407755</v>
+        <v>4007249447043</v>
       </c>
       <c r="C123" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="D123" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="E123">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F123">
-        <v>9.1</v>
+        <v>44.38</v>
       </c>
       <c r="G123" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B124" s="1">
-        <v>4047024909588</v>
+        <v>3165142696249</v>
       </c>
       <c r="C124" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="D124" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>46.1</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B125" s="1">
-        <v>5906970407748</v>
+        <v>5397184635384</v>
       </c>
       <c r="C125" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="D125" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F125">
-        <v>6.76</v>
+        <v>49.64</v>
       </c>
       <c r="G125" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B126" s="1">
-        <v>8430046131550</v>
+        <v>4250009414209</v>
       </c>
       <c r="C126" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="D126" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
-        <v>6.19</v>
+        <v>50.03</v>
       </c>
       <c r="G126" t="s">
-        <v>366</v>
+        <v>55</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B127" s="1">
-        <v>4052899992573</v>
+        <v>4078500052924</v>
       </c>
       <c r="C127" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="D127" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F127">
-        <v>4.48</v>
+        <v>53.93</v>
       </c>
       <c r="G127" t="s">
-        <v>366</v>
+        <v>85</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B128" s="1">
-        <v>8431270266360</v>
+        <v>5906970409506</v>
       </c>
       <c r="C128" t="s">
-        <v>345</v>
+        <v>417</v>
       </c>
       <c r="D128" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="F128">
+        <v>54.99</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B129" s="1"/>
+        <v>419</v>
+      </c>
+      <c r="B129" s="1">
+        <v>4082300096880</v>
+      </c>
       <c r="C129" t="s">
-        <v>345</v>
+        <v>420</v>
       </c>
       <c r="D129" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E129">
         <v>0</v>
+      </c>
+      <c r="F129">
+        <v>60.31</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C130" t="s">
-        <v>345</v>
+        <v>424</v>
       </c>
       <c r="D130" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="E130">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>62.65</v>
+      </c>
+      <c r="G130" t="s">
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>426</v>
+      </c>
+      <c r="B131" s="1">
+        <v>6438409051172</v>
       </c>
       <c r="C131" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D131" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
       <c r="F131">
-        <v>137.15</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>64.71</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B132" s="1">
         <v>5906970416795</v>
       </c>
       <c r="C132" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="D132" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
         <v>67.1</v>
       </c>
       <c r="G132" t="s">
-        <v>438</v>
+        <v>102</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B133" s="1">
         <v>5906970406369</v>
       </c>
       <c r="C133" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="D133" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
         <v>67.1</v>
       </c>
       <c r="G133" t="s">
-        <v>438</v>
+        <v>102</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>3662515033446</v>
+        <v>434</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>433</v>
       </c>
       <c r="C134" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="D134" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="E134">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F134">
-        <v>40.96</v>
+        <v>69.0</v>
       </c>
       <c r="G134" t="s">
-        <v>438</v>
+        <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>3468336968376</v>
+        <v>438</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>437</v>
       </c>
       <c r="C135" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D135" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F135">
-        <v>36.08</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>69.59</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B136" s="1">
-        <v>8057592400000</v>
+        <v>5906970408714</v>
       </c>
       <c r="C136" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="D136" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="E136">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F136">
-        <v>34.28</v>
+        <v>71.41</v>
       </c>
       <c r="G136" t="s">
-        <v>438</v>
+        <v>293</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B137" s="1">
-        <v>3468336648162</v>
+        <v>8806095084602</v>
       </c>
       <c r="C137" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="D137" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
-        <v>34.0</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>77.74</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>3379939180952</v>
+        <v>448</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="C138" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D138" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F138">
-        <v>29.01</v>
+        <v>79.97</v>
       </c>
       <c r="G138" t="s">
-        <v>438</v>
+        <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B139" s="1">
-        <v>4026649265613</v>
+        <v>5054000622323</v>
       </c>
       <c r="C139" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="D139" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="E139">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F139">
-        <v>23.45</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>80.99</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C140" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="D140" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="E140">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F140">
-        <v>17.95</v>
+        <v>89.99</v>
       </c>
       <c r="G140" t="s">
-        <v>438</v>
+        <v>341</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B141" s="1">
-        <v>5906970406413</v>
+        <v>4270001748553</v>
       </c>
       <c r="C141" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="D141" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F141">
-        <v>14.99</v>
+        <v>99.95</v>
       </c>
       <c r="G141" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B142" s="1">
-        <v>4260555441048</v>
+        <v>4711081504061</v>
       </c>
       <c r="C142" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D142" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E142">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F142">
-        <v>9.75</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>104.05</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>465</v>
+      </c>
+      <c r="B143" s="1">
+        <v>4051055000879</v>
       </c>
       <c r="C143" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="D143" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E143">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F143">
-        <v>8.74</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B144" s="1">
-        <v>4058075208513</v>
+        <v>4892210182906</v>
       </c>
       <c r="C144" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="D144" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E144">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F144">
-        <v>19.13</v>
+        <v>135.99</v>
       </c>
       <c r="G144" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B145" s="1">
-        <v>3276425877023</v>
+        <v>4718487718887</v>
       </c>
       <c r="C145" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="D145" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E145">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F145">
-        <v>18.08</v>
+        <v>137.0</v>
       </c>
       <c r="G145" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
+        <v>477</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C146" t="s">
+        <v>478</v>
+      </c>
+      <c r="D146" t="s">
         <v>479</v>
-      </c>
-[...7 lines deleted...]
-        <v>481</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146">
-        <v>13.45</v>
+        <v>137.15</v>
       </c>
       <c r="G146" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
+        <v>481</v>
+      </c>
+      <c r="B147" s="1">
+        <v>840104230244</v>
+      </c>
+      <c r="C147" t="s">
         <v>482</v>
       </c>
-      <c r="B147" s="1">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>483</v>
       </c>
-      <c r="D147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F147">
-        <v>11.12</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>167.0</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
         <v>485</v>
       </c>
-      <c r="B148" s="1">
-        <v>5906970409506</v>
+      <c r="B148" s="1" t="s">
+        <v>484</v>
       </c>
       <c r="C148" t="s">
         <v>486</v>
       </c>
       <c r="D148" t="s">
         <v>487</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148">
-        <v>54.99</v>
+        <v>174.04</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
         <v>488</v>
       </c>
       <c r="B149" s="1">
-        <v>840104230244</v>
+        <v>5712607862633</v>
       </c>
       <c r="C149" t="s">
         <v>489</v>
       </c>
       <c r="D149" t="s">
         <v>490</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
-        <v>167.0</v>
+        <v>182.63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>