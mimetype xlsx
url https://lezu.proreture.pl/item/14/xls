--- v3 (2026-06-09)
+++ v4 (2026-08-08)
@@ -2909,51 +2909,51 @@
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
         <v>11.12</v>
       </c>
       <c r="G49" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>158</v>
       </c>
       <c r="B50" s="1">
         <v>8022068066936</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50" t="s">
         <v>160</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
         <v>11.19</v>
       </c>
       <c r="G50" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>161</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" t="s">
         <v>162</v>
       </c>
       <c r="D51" t="s">
         <v>163</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
         <v>11.19</v>
       </c>
@@ -4714,51 +4714,51 @@
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
         <v>62.65</v>
       </c>
       <c r="G130" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>426</v>
       </c>
       <c r="B131" s="1">
         <v>6438409051172</v>
       </c>
       <c r="C131" t="s">
         <v>427</v>
       </c>
       <c r="D131" t="s">
         <v>428</v>
       </c>
       <c r="E131">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F131">
         <v>64.71</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>429</v>
       </c>
       <c r="B132" s="1">
         <v>5906970416795</v>
       </c>
       <c r="C132" t="s">
         <v>430</v>
       </c>
       <c r="D132" t="s">
         <v>431</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
         <v>67.1</v>
       </c>
       <c r="G132" t="s">
@@ -4889,51 +4889,51 @@
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>79.97</v>
       </c>
       <c r="G138" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>451</v>
       </c>
       <c r="B139" s="1">
         <v>5054000622323</v>
       </c>
       <c r="C139" t="s">
         <v>452</v>
       </c>
       <c r="D139" t="s">
         <v>453</v>
       </c>
       <c r="E139">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F139">
         <v>80.99</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>455</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C140" t="s">
         <v>456</v>
       </c>
       <c r="D140" t="s">
         <v>457</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
         <v>89.99</v>
       </c>
       <c r="G140" t="s">