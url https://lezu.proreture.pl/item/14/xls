--- v4 (2026-08-08)
+++ v5 (2026-09-23)
@@ -2689,51 +2689,51 @@
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>9.61</v>
       </c>
       <c r="G39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>127</v>
       </c>
       <c r="B40" s="1">
         <v>4047025243124</v>
       </c>
       <c r="C40" t="s">
         <v>128</v>
       </c>
       <c r="D40" t="s">
         <v>129</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F40">
         <v>9.68</v>
       </c>
       <c r="G40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>130</v>
       </c>
       <c r="B41" s="1">
         <v>4260555441048</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
         <v>132</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
@@ -2801,51 +2801,51 @@
       </c>
       <c r="D44" t="s">
         <v>143</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>10.29</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>141</v>
       </c>
       <c r="B45" s="1">
         <v>6974142401282</v>
       </c>
       <c r="C45" t="s">
         <v>142</v>
       </c>
       <c r="D45" t="s">
         <v>144</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45">
         <v>10.29</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>145</v>
       </c>
       <c r="B46" s="1">
         <v>4044197980420</v>
       </c>
       <c r="C46" t="s">
         <v>146</v>
       </c>
       <c r="D46" t="s">
         <v>147</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>10.3</v>
       </c>
       <c r="G46" t="s">
@@ -3123,51 +3123,51 @@
       </c>
       <c r="D59" t="s">
         <v>191</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>13.31</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>192</v>
       </c>
       <c r="B60" s="1">
         <v>8436550451375</v>
       </c>
       <c r="C60" t="s">
         <v>193</v>
       </c>
       <c r="D60" t="s">
         <v>194</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F60">
         <v>13.45</v>
       </c>
       <c r="G60" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>195</v>
       </c>
       <c r="B61" s="1">
         <v>4009269383028</v>
       </c>
       <c r="C61" t="s">
         <v>196</v>
       </c>
       <c r="D61" t="s">
         <v>197</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
@@ -3414,51 +3414,51 @@
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>16.99</v>
       </c>
       <c r="G72" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>235</v>
       </c>
       <c r="B73" s="1">
         <v>3420743952850</v>
       </c>
       <c r="C73" t="s">
         <v>236</v>
       </c>
       <c r="D73" t="s">
         <v>237</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73">
         <v>17.16</v>
       </c>
       <c r="G73" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>238</v>
       </c>
       <c r="B74" s="1">
         <v>4082300016093</v>
       </c>
       <c r="C74" t="s">
         <v>239</v>
       </c>
       <c r="D74" t="s">
         <v>240</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
@@ -3483,51 +3483,51 @@
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
         <v>17.95</v>
       </c>
       <c r="G75" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>246</v>
       </c>
       <c r="B76" s="1">
         <v>3276425877023</v>
       </c>
       <c r="C76" t="s">
         <v>247</v>
       </c>
       <c r="D76" t="s">
         <v>248</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76">
         <v>18.08</v>
       </c>
       <c r="G76" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>249</v>
       </c>
       <c r="B77" s="1">
         <v>4013674142637</v>
       </c>
       <c r="C77" t="s">
         <v>250</v>
       </c>
       <c r="D77" t="s">
         <v>251</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">